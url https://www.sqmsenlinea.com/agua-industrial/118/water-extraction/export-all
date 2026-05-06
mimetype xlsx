--- v2 (2026-03-14)
+++ v3 (2026-05-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2540">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Allana 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7473,50 +7473,209 @@
     <t>2026-03-01 00:00:00</t>
   </si>
   <si>
     <t>2026-03-02 00:00:00</t>
   </si>
   <si>
     <t>2026-03-03 00:00:00</t>
   </si>
   <si>
     <t>2026-03-04 00:00:00</t>
   </si>
   <si>
     <t>2026-03-05 00:00:00</t>
   </si>
   <si>
     <t>2026-03-06 00:00:00</t>
   </si>
   <si>
     <t>2026-03-07 00:00:00</t>
   </si>
   <si>
     <t>2026-03-08 00:00:00</t>
   </si>
   <si>
     <t>2026-03-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-01 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7820,51 +7979,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2482"/>
+  <dimension ref="A1:D2535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -42573,50 +42732,792 @@
     <row r="2481" spans="1:4">
       <c r="A2481" t="s">
         <v>2485</v>
       </c>
       <c r="B2481" t="s">
         <v>5</v>
       </c>
       <c r="C2481" t="s">
         <v>6</v>
       </c>
       <c r="D2481">
         <v>0.0</v>
       </c>
     </row>
     <row r="2482" spans="1:4">
       <c r="A2482" t="s">
         <v>2486</v>
       </c>
       <c r="B2482" t="s">
         <v>5</v>
       </c>
       <c r="C2482" t="s">
         <v>6</v>
       </c>
       <c r="D2482">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:4">
+      <c r="A2483" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B2483" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2483" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2483">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:4">
+      <c r="A2484" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B2484" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2484" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2484">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:4">
+      <c r="A2485" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B2485" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2485" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2485">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:4">
+      <c r="A2486" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B2486" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2486" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2486">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:4">
+      <c r="A2487" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B2487" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2487" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2487">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:4">
+      <c r="A2488" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B2488" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2488" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2488">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:4">
+      <c r="A2489" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B2489" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2489" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2489">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B2490" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2490" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2490">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B2491" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2491" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2491">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B2492" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2492">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B2493" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2493" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2493">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B2494" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2494" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2494">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B2495" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2495" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2495">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B2496" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2496" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2496">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B2497" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2497" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2497">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B2498" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2498" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2498">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B2499" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2499" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2499">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B2500" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2500" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2500">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B2501" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2501" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2501">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B2502" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2502" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2502">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B2503" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2503" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2503">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B2504" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2504" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2504">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B2505" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2505" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2505">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B2506" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2506" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2506">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2507" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2507">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B2508" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2508" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2508">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B2509" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2509" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2509">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B2510" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2510" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2510">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B2511" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2511" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2511">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2512">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="A2513" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2513">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:4">
+      <c r="A2514" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2514">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:4">
+      <c r="A2515" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2515">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:4">
+      <c r="A2516" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B2516" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2516" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2516">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:4">
+      <c r="A2517" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2517" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2517">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:4">
+      <c r="A2518" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B2518" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2518" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2518">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:4">
+      <c r="A2519" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2519">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:4">
+      <c r="A2520" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2520">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:4">
+      <c r="A2521" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2521">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:4">
+      <c r="A2522" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2522">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:4">
+      <c r="A2523" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B2523" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2523" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2523">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:4">
+      <c r="A2524" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B2524" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2524" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2524">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:4">
+      <c r="A2525" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B2525" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2525" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2525">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:4">
+      <c r="A2526" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B2526" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2526" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2526">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:4">
+      <c r="A2527" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2527" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2527">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:4">
+      <c r="A2528" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B2528" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2528" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2528">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:4">
+      <c r="A2529" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B2529" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2529" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2529">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:4">
+      <c r="A2530" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B2530" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2530" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2530">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:4">
+      <c r="A2531" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B2531" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2531" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2531">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:4">
+      <c r="A2532" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B2532" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2532" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2532">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:4">
+      <c r="A2533" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B2533" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2533" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2533">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:4">
+      <c r="A2534" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B2534" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2534" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2534">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:4">
+      <c r="A2535" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B2535" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2535" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2535">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>