--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2585">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Allana 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7632,50 +7632,185 @@
     <t>2026-04-23 00:00:00</t>
   </si>
   <si>
     <t>2026-04-24 00:00:00</t>
   </si>
   <si>
     <t>2026-04-25 00:00:00</t>
   </si>
   <si>
     <t>2026-04-26 00:00:00</t>
   </si>
   <si>
     <t>2026-04-27 00:00:00</t>
   </si>
   <si>
     <t>2026-04-28 00:00:00</t>
   </si>
   <si>
     <t>2026-04-29 00:00:00</t>
   </si>
   <si>
     <t>2026-04-30 00:00:00</t>
   </si>
   <si>
     <t>2026-05-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-15 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7979,51 +8114,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2535"/>
+  <dimension ref="A1:D2580"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -43474,50 +43609,680 @@
     <row r="2534" spans="1:4">
       <c r="A2534" t="s">
         <v>2538</v>
       </c>
       <c r="B2534" t="s">
         <v>5</v>
       </c>
       <c r="C2534" t="s">
         <v>6</v>
       </c>
       <c r="D2534">
         <v>0.0</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="A2535" t="s">
         <v>2539</v>
       </c>
       <c r="B2535" t="s">
         <v>5</v>
       </c>
       <c r="C2535" t="s">
         <v>6</v>
       </c>
       <c r="D2535">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:4">
+      <c r="A2536" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B2536" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2536" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2536">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:4">
+      <c r="A2537" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B2537" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2537" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2537">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B2538" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2538" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2538">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B2539" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2539" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2539">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B2540" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2540" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2540">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B2541" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2541" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2541">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B2542" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2542" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2542">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B2543" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2543" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2543">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B2544" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2544" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2544">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B2545" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2545" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2545">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B2546" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2546" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2546">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B2547" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2547" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2547">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B2548" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2548" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2548">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B2549" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2549" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2549">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B2550" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2550" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2550">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B2551" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2551" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2551">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B2552" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2552" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2552">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B2553" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2553" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2553">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2554" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2554">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B2555" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2555" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2555">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B2556" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2556" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2556">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B2557" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2557" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2557">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B2558" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2558" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2558">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B2559" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2559" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2559">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B2560" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2560" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2560">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B2561" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2561" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2561">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B2562" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2562" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2562">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B2563" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2563" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2563">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2564" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2564">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B2565" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2565" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2565">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B2566" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2566">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B2567" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2567">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B2568" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2568">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B2569" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2569">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B2570" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2570">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B2571" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2571">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B2572" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2572" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2572">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B2573" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2573">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B2574" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2574">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B2575" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2575">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B2576" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2576">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B2577" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2577">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:4">
+      <c r="A2578" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B2578" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2578">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:4">
+      <c r="A2579" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B2579" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2579">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:4">
+      <c r="A2580" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B2580" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2580">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>