--- v4 (2026-06-21)
+++ v5 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2650">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Allana 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7767,50 +7767,245 @@
     <t>2026-06-07 00:00:00</t>
   </si>
   <si>
     <t>2026-06-08 00:00:00</t>
   </si>
   <si>
     <t>2026-06-09 00:00:00</t>
   </si>
   <si>
     <t>2026-06-10 00:00:00</t>
   </si>
   <si>
     <t>2026-06-11 00:00:00</t>
   </si>
   <si>
     <t>2026-06-12 00:00:00</t>
   </si>
   <si>
     <t>2026-06-13 00:00:00</t>
   </si>
   <si>
     <t>2026-06-14 00:00:00</t>
   </si>
   <si>
     <t>2026-06-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8114,51 +8309,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2580"/>
+  <dimension ref="A1:D2645"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -44239,50 +44434,960 @@
     <row r="2579" spans="1:4">
       <c r="A2579" t="s">
         <v>2583</v>
       </c>
       <c r="B2579" t="s">
         <v>5</v>
       </c>
       <c r="C2579" t="s">
         <v>6</v>
       </c>
       <c r="D2579">
         <v>0.0</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="A2580" t="s">
         <v>2584</v>
       </c>
       <c r="B2580" t="s">
         <v>5</v>
       </c>
       <c r="C2580" t="s">
         <v>6</v>
       </c>
       <c r="D2580">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:4">
+      <c r="A2581" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B2581" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2581">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:4">
+      <c r="A2582" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2582">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:4">
+      <c r="A2583" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B2583" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2583">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:4">
+      <c r="A2584" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B2584" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2584">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:4">
+      <c r="A2585" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B2585" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2585">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:4">
+      <c r="A2586" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B2586" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2586">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:4">
+      <c r="A2587" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B2587" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2587">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:4">
+      <c r="A2588" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B2588" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2588">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:4">
+      <c r="A2589" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B2589" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2589">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:4">
+      <c r="A2590" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B2590" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2590" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2590">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:4">
+      <c r="A2591" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B2591" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2591" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2591">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:4">
+      <c r="A2592" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B2592" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2592" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2592">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:4">
+      <c r="A2593" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B2593" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2593" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2593">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:4">
+      <c r="A2594" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B2594" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2594" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2594">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:4">
+      <c r="A2595" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B2595" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2595">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:4">
+      <c r="A2596" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B2596" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2596">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:4">
+      <c r="A2597" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B2597" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2597">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:4">
+      <c r="A2598" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2598" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2598">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:4">
+      <c r="A2599" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B2599" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2599" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2599">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:4">
+      <c r="A2600" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B2600" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2600" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2600">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:4">
+      <c r="A2601" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B2601" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2601" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2601">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:4">
+      <c r="A2602" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B2602" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2602" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2602">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:4">
+      <c r="A2603" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B2603" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2603" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2603">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:4">
+      <c r="A2604" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B2604" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2604" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2604">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:4">
+      <c r="A2605" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B2605" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2605" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2605">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:4">
+      <c r="A2606" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B2606" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2606" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2606">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:4">
+      <c r="A2607" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B2607" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2607" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2607">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:4">
+      <c r="A2608" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2608" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2608">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:4">
+      <c r="A2609" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B2609" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2609" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2609">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:4">
+      <c r="A2610" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B2610" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2610" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2610">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:4">
+      <c r="A2611" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B2611" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2611" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2611">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:4">
+      <c r="A2612" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B2612" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2612" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2612">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:4">
+      <c r="A2613" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B2613" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2613" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2613">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:4">
+      <c r="A2614" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B2614" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2614" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2614">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:4">
+      <c r="A2615" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B2615" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2615" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2615">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="A2616" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B2616" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2616" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2616">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="A2617" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B2617" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2617" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2617">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:4">
+      <c r="A2618" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2618" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2618">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="A2619" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B2619" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2619" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2619">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:4">
+      <c r="A2620" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B2620" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2620" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2620">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:4">
+      <c r="A2621" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B2621" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2621">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:4">
+      <c r="A2622" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B2622" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2622">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:4">
+      <c r="A2623" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B2623" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2623">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:4">
+      <c r="A2624" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B2624" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2624">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="A2625" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B2625" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2625">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="A2626" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B2626" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2626">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:4">
+      <c r="A2627" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B2627" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2627" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2627">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="A2628" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B2628" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2628" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2628">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:4">
+      <c r="A2629" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B2629" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2629" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2629">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:4">
+      <c r="A2630" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2630">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:4">
+      <c r="A2631" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2631">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="A2632" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2632">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:4">
+      <c r="A2633" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2633">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:4">
+      <c r="A2634" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B2634" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2634" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2634">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:4">
+      <c r="A2635" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B2635" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2635" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2635">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:4">
+      <c r="A2636" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B2636" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2636" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2636">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:4">
+      <c r="A2637" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B2637" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2637" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2637">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:4">
+      <c r="A2638" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B2638" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2638" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2638">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:4">
+      <c r="A2639" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B2639" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2639" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2639">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:4">
+      <c r="A2640" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B2640" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2640" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2640">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:4">
+      <c r="A2641" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B2641" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2641" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2641">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:4">
+      <c r="A2642" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B2642" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2642" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2642">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:4">
+      <c r="A2643" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B2643" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2643" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2643">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:4">
+      <c r="A2644" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B2644" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2644" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2644">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:4">
+      <c r="A2645" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B2645" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2645" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2645">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>