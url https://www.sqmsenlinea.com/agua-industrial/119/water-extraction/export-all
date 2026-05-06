--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2540">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Mullay 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7494,50 +7494,188 @@
     <t>2026-03-08 00:00:00</t>
   </si>
   <si>
     <t>2026-03-09 00:00:00</t>
   </si>
   <si>
     <t>2026-03-10 00:00:00</t>
   </si>
   <si>
     <t>2026-03-11 00:00:00</t>
   </si>
   <si>
     <t>2026-03-12 00:00:00</t>
   </si>
   <si>
     <t>2026-03-13 00:00:00</t>
   </si>
   <si>
     <t>2026-03-14 00:00:00</t>
   </si>
   <si>
     <t>2026-03-15 00:00:00</t>
   </si>
   <si>
     <t>2026-03-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-01 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7841,51 +7979,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2489"/>
+  <dimension ref="A1:D2535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -42693,50 +42831,694 @@
       <c r="A2488" t="s">
         <v>2492</v>
       </c>
       <c r="B2488" t="s">
         <v>5</v>
       </c>
       <c r="C2488" t="s">
         <v>6</v>
       </c>
       <c r="D2488">
         <v>16.07</v>
       </c>
     </row>
     <row r="2489" spans="1:4">
       <c r="A2489" t="s">
         <v>2493</v>
       </c>
       <c r="B2489" t="s">
         <v>5</v>
       </c>
       <c r="C2489" t="s">
         <v>6</v>
       </c>
       <c r="D2489">
         <v>15.43</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B2490" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2490" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2490">
+        <v>15.81</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B2491" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2491" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2491">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B2492" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2492">
+        <v>13.32</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B2493" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2493" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2493">
+        <v>12.9</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B2494" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2494" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2494">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B2495" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2495" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2495">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B2496" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2496" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2496">
+        <v>9.32</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B2497" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2497" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2497">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B2498" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2498" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2498">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B2499" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2499" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2499">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B2500" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2500" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2500">
+        <v>13.61</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B2501" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2501" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2501">
+        <v>13.61</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B2502" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2502" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2502">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B2503" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2503" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2503">
+        <v>13.61</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B2504" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2504" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2504">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B2505" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2505" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2505">
+        <v>13.61</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B2506" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2506" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2506">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2507" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2507">
+        <v>13.61</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B2508" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2508" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2508">
+        <v>13.53</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B2509" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2509" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2509">
+        <v>13.01</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B2510" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2510" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2510">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B2511" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2511" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2511">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2512">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="A2513" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2513">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:4">
+      <c r="A2514" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2514">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:4">
+      <c r="A2515" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2515">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:4">
+      <c r="A2516" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B2516" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2516" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2516">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:4">
+      <c r="A2517" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2517" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2517">
+        <v>10.69</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:4">
+      <c r="A2518" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B2518" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2518" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2518">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:4">
+      <c r="A2519" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2519">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:4">
+      <c r="A2520" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2520">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:4">
+      <c r="A2521" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2521">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:4">
+      <c r="A2522" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2522">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:4">
+      <c r="A2523" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B2523" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2523" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2523">
+        <v>12.24</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:4">
+      <c r="A2524" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B2524" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2524" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2524">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:4">
+      <c r="A2525" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B2525" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2525" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2525">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:4">
+      <c r="A2526" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B2526" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2526" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2526">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:4">
+      <c r="A2527" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2527" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2527">
+        <v>12.24</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:4">
+      <c r="A2528" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B2528" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2528" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2528">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:4">
+      <c r="A2529" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B2529" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2529" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2529">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:4">
+      <c r="A2530" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B2530" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2530" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2530">
+        <v>12.32</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:4">
+      <c r="A2531" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B2531" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2531" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2531">
+        <v>12.49</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:4">
+      <c r="A2532" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B2532" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2532" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2532">
+        <v>14.15</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:4">
+      <c r="A2533" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B2533" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2533" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2533">
+        <v>12.09</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:4">
+      <c r="A2534" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B2534" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2534" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2534">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:4">
+      <c r="A2535" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B2535" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2535" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2535">
+        <v>12.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">