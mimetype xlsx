--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2585">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Mullay 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7632,50 +7632,185 @@
     <t>2026-04-23 00:00:00</t>
   </si>
   <si>
     <t>2026-04-24 00:00:00</t>
   </si>
   <si>
     <t>2026-04-25 00:00:00</t>
   </si>
   <si>
     <t>2026-04-26 00:00:00</t>
   </si>
   <si>
     <t>2026-04-27 00:00:00</t>
   </si>
   <si>
     <t>2026-04-28 00:00:00</t>
   </si>
   <si>
     <t>2026-04-29 00:00:00</t>
   </si>
   <si>
     <t>2026-04-30 00:00:00</t>
   </si>
   <si>
     <t>2026-05-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-15 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7979,51 +8114,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2535"/>
+  <dimension ref="A1:D2580"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -43475,50 +43610,680 @@
       <c r="A2534" t="s">
         <v>2538</v>
       </c>
       <c r="B2534" t="s">
         <v>5</v>
       </c>
       <c r="C2534" t="s">
         <v>6</v>
       </c>
       <c r="D2534">
         <v>12.22</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="A2535" t="s">
         <v>2539</v>
       </c>
       <c r="B2535" t="s">
         <v>5</v>
       </c>
       <c r="C2535" t="s">
         <v>6</v>
       </c>
       <c r="D2535">
         <v>12.23</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:4">
+      <c r="A2536" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B2536" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2536" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2536">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:4">
+      <c r="A2537" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B2537" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2537" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2537">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B2538" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2538" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2538">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B2539" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2539" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2539">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B2540" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2540" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2540">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B2541" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2541" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2541">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B2542" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2542" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2542">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B2543" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2543" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2543">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B2544" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2544" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2544">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B2545" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2545" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2545">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B2546" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2546" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2546">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B2547" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2547" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2547">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B2548" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2548" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2548">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B2549" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2549" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2549">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B2550" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2550" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2550">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B2551" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2551" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2551">
+        <v>11.93</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B2552" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2552" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2552">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B2553" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2553" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2553">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2554" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2554">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B2555" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2555" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2555">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B2556" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2556" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2556">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B2557" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2557" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2557">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B2558" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2558" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2558">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B2559" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2559" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2559">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B2560" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2560" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2560">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B2561" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2561" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2561">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B2562" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2562" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2562">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B2563" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2563" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2563">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2564" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2564">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B2565" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2565" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2565">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B2566" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2566">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B2567" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2567">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B2568" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2568">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B2569" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2569">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B2570" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2570">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B2571" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2571">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B2572" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2572" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2572">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B2573" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2573">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B2574" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2574">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B2575" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2575">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B2576" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2576">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B2577" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2577">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:4">
+      <c r="A2578" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B2578" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2578">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:4">
+      <c r="A2579" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B2579" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2579">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:4">
+      <c r="A2580" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B2580" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2580">
+        <v>12.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">