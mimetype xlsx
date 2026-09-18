--- v4 (2026-06-21)
+++ v5 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2675">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Punto de monitoreo</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>2019-05-25 00:00:00</t>
   </si>
   <si>
     <t>Mullay 1</t>
   </si>
   <si>
     <t>L/s</t>
   </si>
   <si>
     <t>2019-05-26 00:00:00</t>
   </si>
   <si>
@@ -7767,50 +7767,320 @@
     <t>2026-06-07 00:00:00</t>
   </si>
   <si>
     <t>2026-06-08 00:00:00</t>
   </si>
   <si>
     <t>2026-06-09 00:00:00</t>
   </si>
   <si>
     <t>2026-06-10 00:00:00</t>
   </si>
   <si>
     <t>2026-06-11 00:00:00</t>
   </si>
   <si>
     <t>2026-06-12 00:00:00</t>
   </si>
   <si>
     <t>2026-06-13 00:00:00</t>
   </si>
   <si>
     <t>2026-06-14 00:00:00</t>
   </si>
   <si>
     <t>2026-06-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-06 01:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-07 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-13 00:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8114,51 +8384,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2580"/>
+  <dimension ref="A1:D2670"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
@@ -44240,50 +44510,1310 @@
       <c r="A2579" t="s">
         <v>2583</v>
       </c>
       <c r="B2579" t="s">
         <v>5</v>
       </c>
       <c r="C2579" t="s">
         <v>6</v>
       </c>
       <c r="D2579">
         <v>12.21</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="A2580" t="s">
         <v>2584</v>
       </c>
       <c r="B2580" t="s">
         <v>5</v>
       </c>
       <c r="C2580" t="s">
         <v>6</v>
       </c>
       <c r="D2580">
         <v>12.21</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:4">
+      <c r="A2581" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B2581" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2581">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:4">
+      <c r="A2582" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2582">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:4">
+      <c r="A2583" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B2583" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2583">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:4">
+      <c r="A2584" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B2584" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2584">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:4">
+      <c r="A2585" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B2585" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2585">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:4">
+      <c r="A2586" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B2586" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2586">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:4">
+      <c r="A2587" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B2587" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2587">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:4">
+      <c r="A2588" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B2588" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2588">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:4">
+      <c r="A2589" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B2589" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2589">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:4">
+      <c r="A2590" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B2590" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2590" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2590">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:4">
+      <c r="A2591" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B2591" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2591" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2591">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:4">
+      <c r="A2592" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B2592" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2592" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2592">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:4">
+      <c r="A2593" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B2593" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2593" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2593">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:4">
+      <c r="A2594" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B2594" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2594" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2594">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:4">
+      <c r="A2595" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B2595" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2595">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:4">
+      <c r="A2596" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B2596" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2596">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:4">
+      <c r="A2597" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B2597" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2597">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:4">
+      <c r="A2598" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2598" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2598">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:4">
+      <c r="A2599" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B2599" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2599" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2599">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:4">
+      <c r="A2600" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B2600" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2600" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2600">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:4">
+      <c r="A2601" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B2601" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2601" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2601">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:4">
+      <c r="A2602" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B2602" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2602" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2602">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:4">
+      <c r="A2603" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B2603" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2603" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2603">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:4">
+      <c r="A2604" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B2604" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2604" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2604">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:4">
+      <c r="A2605" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B2605" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2605" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2605">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:4">
+      <c r="A2606" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B2606" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2606" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2606">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:4">
+      <c r="A2607" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B2607" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2607" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2607">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:4">
+      <c r="A2608" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2608" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2608">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:4">
+      <c r="A2609" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B2609" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2609" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2609">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:4">
+      <c r="A2610" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B2610" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2610" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2610">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:4">
+      <c r="A2611" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B2611" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2611" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2611">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:4">
+      <c r="A2612" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B2612" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2612" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2612">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:4">
+      <c r="A2613" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B2613" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2613" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2613">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:4">
+      <c r="A2614" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B2614" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2614" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2614">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:4">
+      <c r="A2615" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B2615" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2615" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2615">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="A2616" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B2616" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2616" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2616">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="A2617" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B2617" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2617" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2617">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:4">
+      <c r="A2618" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2618" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2618">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="A2619" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B2619" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2619" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2619">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:4">
+      <c r="A2620" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B2620" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2620" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2620">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:4">
+      <c r="A2621" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B2621" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2621">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:4">
+      <c r="A2622" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B2622" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2622">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:4">
+      <c r="A2623" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B2623" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2623">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:4">
+      <c r="A2624" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B2624" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2624">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="A2625" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B2625" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2625">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="A2626" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B2626" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2626">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:4">
+      <c r="A2627" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B2627" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2627" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2627">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="A2628" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B2628" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2628" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2628">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:4">
+      <c r="A2629" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B2629" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2629" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2629">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:4">
+      <c r="A2630" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2630">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:4">
+      <c r="A2631" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2631">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="A2632" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2632">
+        <v>12.23</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:4">
+      <c r="A2633" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2633">
+        <v>12.23</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:4">
+      <c r="A2634" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B2634" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2634" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2634">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:4">
+      <c r="A2635" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B2635" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2635" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2635">
+        <v>12.16</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:4">
+      <c r="A2636" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B2636" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2636" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2636">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:4">
+      <c r="A2637" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B2637" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2637" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2637">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:4">
+      <c r="A2638" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B2638" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2638" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2638">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:4">
+      <c r="A2639" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B2639" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2639" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2639">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:4">
+      <c r="A2640" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B2640" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2640" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2640">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:4">
+      <c r="A2641" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B2641" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2641" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2641">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:4">
+      <c r="A2642" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B2642" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2642" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2642">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:4">
+      <c r="A2643" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B2643" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2643" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2643">
+        <v>12.15</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:4">
+      <c r="A2644" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B2644" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2644" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2644">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:4">
+      <c r="A2645" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B2645" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2645" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2645">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:4">
+      <c r="A2646" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B2646" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2646" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2646">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:4">
+      <c r="A2647" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B2647" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2647" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2647">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:4">
+      <c r="A2648" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B2648" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2648" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2648">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:4">
+      <c r="A2649" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B2649" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2649" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2649">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:4">
+      <c r="A2650" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B2650" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2650" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2650">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:4">
+      <c r="A2651" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B2651" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2651" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2651">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:4">
+      <c r="A2652" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B2652" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2652" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2652">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:4">
+      <c r="A2653" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B2653" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2653" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2653">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:4">
+      <c r="A2654" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B2654" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2654" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2654">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:4">
+      <c r="A2655" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B2655" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2655" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2655">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:4">
+      <c r="A2656" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B2656" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2656" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2656">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:4">
+      <c r="A2657" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B2657" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2657" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2657">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:4">
+      <c r="A2658" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B2658" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2658" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2658">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:4">
+      <c r="A2659" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B2659" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2659" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2659">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:4">
+      <c r="A2660" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B2660" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2660" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2660">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:4">
+      <c r="A2661" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B2661" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2661" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2661">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:4">
+      <c r="A2662" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B2662" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2662" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2662">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:4">
+      <c r="A2663" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B2663" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2663" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2663">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:4">
+      <c r="A2664" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B2664" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2664" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2664">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:4">
+      <c r="A2665" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B2665" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2665" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2665">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:4">
+      <c r="A2666" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B2666" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2666" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2666">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:4">
+      <c r="A2667" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B2667" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2667" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2667">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:4">
+      <c r="A2668" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B2668" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2668" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2668">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:4">
+      <c r="A2669" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B2669" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2669" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2669">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:4">
+      <c r="A2670" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B2670" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2670" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2670">
+        <v>12.22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">