--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Extracción fresca</t>
   </si>
   <si>
     <t>Reinyección</t>
   </si>
   <si>
     <t>Extracción neta</t>
   </si>
   <si>
     <t>Es oficial</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>Oficial</t>
   </si>
   <si>
@@ -93,50 +93,140 @@
     <t>2026-08-23</t>
   </si>
   <si>
     <t>2026-08-24</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>2026-08-26</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>2026-08-28</t>
   </si>
   <si>
     <t>2026-08-29</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>2026-09-27</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.##0,00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -443,54 +533,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1" sqref="D1:D20"/>
+      <selection activeCell="D1" sqref="D1:D50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -848,50 +938,624 @@
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
         <v>88758.0</v>
       </c>
       <c r="C20" s="1">
         <v>-537.59264224946</v>
       </c>
       <c r="D20" s="1">
         <v>88220.407357751</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="1">
+        <v>89716.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-256.15318980845</v>
+      </c>
+      <c r="D21" s="1">
+        <v>89459.846810192</v>
+      </c>
+      <c r="E21" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="1">
+        <v>85983.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>-551.7789820584</v>
+      </c>
+      <c r="D22" s="1">
+        <v>85431.221017942</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="1">
+        <v>87136.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>-934.79990645695</v>
+      </c>
+      <c r="D23" s="1">
+        <v>86201.200093543</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="1">
+        <v>86245.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>-556.0107798836</v>
+      </c>
+      <c r="D24" s="1">
+        <v>85688.989220116</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="1">
+        <v>89657.0</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1">
+        <v>89657.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="1">
+        <v>85311.0</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1">
+        <v>85311.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="1">
+        <v>85856.0</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1">
+        <v>85856.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="1">
+        <v>87456.0</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1">
+        <v>87456.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="1">
+        <v>86937.0</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1">
+        <v>86937.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="1">
+        <v>82060.0</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1">
+        <v>82060.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="1">
+        <v>88546.0</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1">
+        <v>88546.0</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="1">
+        <v>89854.0</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1">
+        <v>89854.0</v>
+      </c>
+      <c r="E32" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="1">
+        <v>90928.0</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1">
+        <v>90928.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="1">
+        <v>88434.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>-99.163083377032</v>
+      </c>
+      <c r="D34" s="1">
+        <v>88334.836916623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="1">
+        <v>88879.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>-3054.306468328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>85824.693531672</v>
+      </c>
+      <c r="E35" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="1">
+        <v>91396.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>-2983.5109722066</v>
+      </c>
+      <c r="D36" s="1">
+        <v>88412.489027793</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="1">
+        <v>75961.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>-2395.9778006534</v>
+      </c>
+      <c r="D37" s="1">
+        <v>73565.022199347</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46487.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>-252.75519416234</v>
+      </c>
+      <c r="D38" s="1">
+        <v>46234.244805838</v>
+      </c>
+      <c r="E38" t="s">
+        <v>7</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="1">
+        <v>64401.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>-359.46352064742</v>
+      </c>
+      <c r="D39" s="1">
+        <v>64041.536479353</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="1">
+        <v>87929.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>-2724.6358993174</v>
+      </c>
+      <c r="D40" s="1">
+        <v>85204.364100683</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="1">
+        <v>88980.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>-2944.9886369857</v>
+      </c>
+      <c r="D41" s="1">
+        <v>86035.011363014</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="1">
+        <v>89926.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>-2822.4373549341</v>
+      </c>
+      <c r="D42" s="1">
+        <v>87103.562645066</v>
+      </c>
+      <c r="E42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="1">
+        <v>89546.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>-949.21482593082</v>
+      </c>
+      <c r="D43" s="1">
+        <v>88596.785174069</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="1">
+        <v>88450.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>-1869.6048039288</v>
+      </c>
+      <c r="D44" s="1">
+        <v>86580.395196071</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="1">
+        <v>90616.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>-3258.5090124073</v>
+      </c>
+      <c r="D45" s="1">
+        <v>87357.490987593</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="1">
+        <v>91480.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>-1236.3557043474</v>
+      </c>
+      <c r="D46" s="1">
+        <v>90243.644295653</v>
+      </c>
+      <c r="E46" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="1">
+        <v>91393.0</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1">
+        <v>91393.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="1">
+        <v>89013.0</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1">
+        <v>89013.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="1">
+        <v>92553.0</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1">
+        <v>92553.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="1">
+        <v>85770.0</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1">
+        <v>85770.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>