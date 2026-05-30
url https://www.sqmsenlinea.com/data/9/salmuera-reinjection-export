--- v2 (2026-03-19)
+++ v3 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Extracción fresca</t>
   </si>
   <si>
     <t>Reinyección</t>
   </si>
   <si>
     <t>Extracción neta</t>
   </si>
   <si>
     <t>Es oficial</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>Oficial</t>
   </si>
   <si>
@@ -636,50 +636,233 @@
     <t>2026-02-20</t>
   </si>
   <si>
     <t>2026-02-21</t>
   </si>
   <si>
     <t>2026-02-22</t>
   </si>
   <si>
     <t>2026-02-23</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-03-07</t>
+  </si>
+  <si>
+    <t>2026-03-08</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-03-14</t>
+  </si>
+  <si>
+    <t>2026-03-15</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-21</t>
+  </si>
+  <si>
+    <t>2026-03-22</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-03-29</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>2026-04-12</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.##0,00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -986,4075 +1169,5295 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F201"/>
+  <dimension ref="A1:F262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1" sqref="D1:D201"/>
+      <selection activeCell="D1" sqref="D1:D262"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="1">
-        <v>116497.0</v>
+        <v>116575.0</v>
       </c>
       <c r="C2" s="1">
         <v>-18756.511769535</v>
       </c>
       <c r="D2" s="1">
-        <v>97740.488230465</v>
+        <v>97818.488230465</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1">
-        <v>106101.0</v>
+        <v>106186.0</v>
       </c>
       <c r="C3" s="1">
         <v>-13901.839218313</v>
       </c>
       <c r="D3" s="1">
-        <v>92199.160781687</v>
+        <v>92284.160781687</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="1">
-        <v>105286.0</v>
+        <v>105363.0</v>
       </c>
       <c r="C4" s="1">
         <v>-15881.307739875</v>
       </c>
       <c r="D4" s="1">
-        <v>89404.692260125</v>
+        <v>89481.692260125</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1">
-        <v>113986.0</v>
+        <v>114072.0</v>
       </c>
       <c r="C5" s="1">
         <v>-18533.61610501</v>
       </c>
       <c r="D5" s="1">
-        <v>95452.383894989</v>
+        <v>95538.383894989</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
-        <v>109776.0</v>
+        <v>109860.0</v>
       </c>
       <c r="C6" s="1">
         <v>-17154.443069469</v>
       </c>
       <c r="D6" s="1">
-        <v>92621.556930531</v>
+        <v>92705.556930531</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
-        <v>112046.0</v>
+        <v>112132.0</v>
       </c>
       <c r="C7" s="1">
         <v>-12574.58095192</v>
       </c>
       <c r="D7" s="1">
-        <v>99471.41904808</v>
+        <v>99557.41904808</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1">
-        <v>109829.0</v>
+        <v>109915.0</v>
       </c>
       <c r="C8" s="1">
         <v>-13110.777020024</v>
       </c>
       <c r="D8" s="1">
-        <v>96718.222979976</v>
+        <v>96804.222979976</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1">
-        <v>113790.0</v>
+        <v>113867.0</v>
       </c>
       <c r="C9" s="1">
         <v>-18492.364520161</v>
       </c>
       <c r="D9" s="1">
-        <v>95297.635479839</v>
+        <v>95374.635479839</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1">
-        <v>116701.0</v>
+        <v>116788.0</v>
       </c>
       <c r="C10" s="1">
         <v>-19211.664408112</v>
       </c>
       <c r="D10" s="1">
-        <v>97489.335591888</v>
+        <v>97576.335591888</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1">
-        <v>104916.0</v>
+        <v>105003.0</v>
       </c>
       <c r="C11" s="1">
         <v>-13716.138146197</v>
       </c>
       <c r="D11" s="1">
-        <v>91199.861853803</v>
+        <v>91286.861853803</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1">
-        <v>104465.0</v>
+        <v>104545.0</v>
       </c>
       <c r="C12" s="1">
         <v>-18346.771180265</v>
       </c>
       <c r="D12" s="1">
-        <v>86118.228819735</v>
+        <v>86198.228819735</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
-        <v>102371.0</v>
+        <v>102454.0</v>
       </c>
       <c r="C13" s="1">
         <v>-18283.291221018</v>
       </c>
       <c r="D13" s="1">
-        <v>84087.708778982</v>
+        <v>84170.708778982</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="1">
-        <v>79221.0</v>
+        <v>79303.0</v>
       </c>
       <c r="C14" s="1">
         <v>-16785.131881436</v>
       </c>
       <c r="D14" s="1">
-        <v>62435.868118564</v>
+        <v>62517.868118564</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="1">
-        <v>104584.0</v>
+        <v>104661.0</v>
       </c>
       <c r="C15" s="1">
         <v>-19692.576713327</v>
       </c>
       <c r="D15" s="1">
-        <v>84891.423286673</v>
+        <v>84968.423286673</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1">
-        <v>110285.0</v>
+        <v>110371.0</v>
       </c>
       <c r="C16" s="1">
         <v>-19425.999094627</v>
       </c>
       <c r="D16" s="1">
-        <v>90859.000905373</v>
+        <v>90945.000905373</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="1">
-        <v>117424.0</v>
+        <v>117507.0</v>
       </c>
       <c r="C17" s="1">
         <v>-19618.957932325</v>
       </c>
       <c r="D17" s="1">
-        <v>97805.042067675</v>
+        <v>97888.042067675</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="1">
-        <v>121049.0</v>
+        <v>121142.0</v>
       </c>
       <c r="C18" s="1">
         <v>-18464.65354315</v>
       </c>
       <c r="D18" s="1">
-        <v>102584.34645685</v>
+        <v>102677.34645685</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1">
-        <v>115814.0</v>
+        <v>115904.0</v>
       </c>
       <c r="C19" s="1">
         <v>-19035.647436616</v>
       </c>
       <c r="D19" s="1">
-        <v>96778.352563384</v>
+        <v>96868.352563384</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="1">
-        <v>119366.0</v>
+        <v>119447.0</v>
       </c>
       <c r="C20" s="1">
         <v>-19055.638812215</v>
       </c>
       <c r="D20" s="1">
-        <v>100310.36118779</v>
+        <v>100391.36118779</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
-        <v>119879.0</v>
+        <v>119976.0</v>
       </c>
       <c r="C21" s="1">
         <v>-17322.658855003</v>
       </c>
       <c r="D21" s="1">
-        <v>102556.341145</v>
+        <v>102653.341145</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="1">
-        <v>118656.0</v>
+        <v>118733.0</v>
       </c>
       <c r="C22" s="1">
         <v>-18477.663610164</v>
       </c>
       <c r="D22" s="1">
-        <v>100178.33638984</v>
+        <v>100255.33638984</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="1">
-        <v>108646.0</v>
+        <v>108723.0</v>
       </c>
       <c r="C23" s="1">
         <v>-18822.973910176</v>
       </c>
       <c r="D23" s="1">
-        <v>89823.026089824</v>
+        <v>89900.026089824</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="1">
-        <v>114718.0</v>
+        <v>114795.0</v>
       </c>
       <c r="C24" s="1">
         <v>-18619.647668182</v>
       </c>
       <c r="D24" s="1">
-        <v>96098.352331818</v>
+        <v>96175.352331818</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
-        <v>98906.0</v>
+        <v>98993.0</v>
       </c>
       <c r="C25" s="1">
         <v>-13025.88059321</v>
       </c>
       <c r="D25" s="1">
-        <v>85880.11940679</v>
+        <v>85967.11940679</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
-        <v>108378.0</v>
+        <v>108466.0</v>
       </c>
       <c r="C26" s="1">
         <v>-19507.040319571</v>
       </c>
       <c r="D26" s="1">
-        <v>88870.959680429</v>
+        <v>88958.959680429</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="1">
-        <v>98425.0</v>
+        <v>98499.0</v>
       </c>
       <c r="C27" s="1">
         <v>-18884.45601806</v>
       </c>
       <c r="D27" s="1">
-        <v>79540.54398194</v>
+        <v>79614.54398194</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="1">
-        <v>106423.0</v>
+        <v>106500.0</v>
       </c>
       <c r="C28" s="1">
         <v>-19173.421360547</v>
       </c>
       <c r="D28" s="1">
-        <v>87249.578639453</v>
+        <v>87326.578639453</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1">
-        <v>113018.0</v>
+        <v>113117.0</v>
       </c>
       <c r="C29" s="1">
         <v>-19254.203878133</v>
       </c>
       <c r="D29" s="1">
-        <v>93763.796121867</v>
+        <v>93862.796121867</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="1">
-        <v>112295.0</v>
+        <v>112373.0</v>
       </c>
       <c r="C30" s="1">
         <v>-19171.489984349</v>
       </c>
       <c r="D30" s="1">
-        <v>93123.510015651</v>
+        <v>93201.510015651</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
-        <v>104517.0</v>
+        <v>104599.0</v>
       </c>
       <c r="C31" s="1">
         <v>-18674.182814452</v>
       </c>
       <c r="D31" s="1">
-        <v>85842.817185548</v>
+        <v>85924.817185548</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
-        <v>112085.0</v>
+        <v>112137.0</v>
       </c>
       <c r="C32" s="1">
         <v>-17468.374754303</v>
       </c>
       <c r="D32" s="1">
-        <v>94616.625245697</v>
+        <v>94668.625245697</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
-        <v>105664.0</v>
+        <v>105741.0</v>
       </c>
       <c r="C33" s="1">
         <v>-18535.836105855</v>
       </c>
       <c r="D33" s="1">
-        <v>87128.163894145</v>
+        <v>87205.163894145</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
-        <v>106018.0</v>
+        <v>106066.0</v>
       </c>
       <c r="C34" s="1">
         <v>-20747.453100396</v>
       </c>
       <c r="D34" s="1">
-        <v>85270.546899604</v>
+        <v>85318.546899604</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
-        <v>109744.0</v>
+        <v>109821.0</v>
       </c>
       <c r="C35" s="1">
         <v>-20684.266940731</v>
       </c>
       <c r="D35" s="1">
-        <v>89059.733059269</v>
+        <v>89136.733059269</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
-        <v>103828.0</v>
+        <v>103905.0</v>
       </c>
       <c r="C36" s="1">
         <v>-19248.339095226</v>
       </c>
       <c r="D36" s="1">
-        <v>84579.660904774</v>
+        <v>84656.660904774</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
-        <v>103760.0</v>
+        <v>103842.0</v>
       </c>
       <c r="C37" s="1">
         <v>-20857.455686692</v>
       </c>
       <c r="D37" s="1">
-        <v>82902.544313308</v>
+        <v>82984.544313308</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
-        <v>103081.0</v>
+        <v>103158.0</v>
       </c>
       <c r="C38" s="1">
         <v>-21152.733321231</v>
       </c>
       <c r="D38" s="1">
-        <v>81928.266678769</v>
+        <v>82005.266678769</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
-        <v>101535.0</v>
+        <v>101612.0</v>
       </c>
       <c r="C39" s="1">
         <v>-19958.706735526</v>
       </c>
       <c r="D39" s="1">
-        <v>81576.293264474</v>
+        <v>81653.293264474</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
-        <v>103690.0</v>
+        <v>103781.0</v>
       </c>
       <c r="C40" s="1">
         <v>-20249.92323655</v>
       </c>
       <c r="D40" s="1">
-        <v>83440.07676345</v>
+        <v>83531.07676345</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
-        <v>103961.0</v>
+        <v>104047.0</v>
       </c>
       <c r="C41" s="1">
         <v>-20035.822023488</v>
       </c>
       <c r="D41" s="1">
-        <v>83925.177976512</v>
+        <v>84011.177976512</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
-        <v>101372.0</v>
+        <v>101455.0</v>
       </c>
       <c r="C42" s="1">
         <v>-19743.279160431</v>
       </c>
       <c r="D42" s="1">
-        <v>81628.720839569</v>
+        <v>81711.720839569</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="1">
-        <v>102080.0</v>
+        <v>102157.0</v>
       </c>
       <c r="C43" s="1">
         <v>-19768.148885536</v>
       </c>
       <c r="D43" s="1">
-        <v>82311.851114464</v>
+        <v>82388.851114464</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="1">
-        <v>105262.0</v>
+        <v>105345.0</v>
       </c>
       <c r="C44" s="1">
         <v>-21932.768681389</v>
       </c>
       <c r="D44" s="1">
-        <v>83329.231318611</v>
+        <v>83412.231318611</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="1">
-        <v>106817.0</v>
+        <v>106908.0</v>
       </c>
       <c r="C45" s="1">
         <v>-19074.239093044</v>
       </c>
       <c r="D45" s="1">
-        <v>87742.760906956</v>
+        <v>87833.760906956</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="1">
-        <v>106540.0</v>
+        <v>106634.0</v>
       </c>
       <c r="C46" s="1">
         <v>-17933.601483517</v>
       </c>
       <c r="D46" s="1">
-        <v>88606.398516483</v>
+        <v>88700.398516483</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="1">
-        <v>108221.0</v>
+        <v>108306.0</v>
       </c>
       <c r="C47" s="1">
         <v>-18207.453797233</v>
       </c>
       <c r="D47" s="1">
-        <v>90013.546202767</v>
+        <v>90098.546202767</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="1">
-        <v>108930.0</v>
+        <v>109008.0</v>
       </c>
       <c r="C48" s="1">
         <v>-18298.739271433</v>
       </c>
       <c r="D48" s="1">
-        <v>90631.260728567</v>
+        <v>90709.260728567</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="1">
-        <v>111037.0</v>
+        <v>111130.0</v>
       </c>
       <c r="C49" s="1">
         <v>-20509.26712982</v>
       </c>
       <c r="D49" s="1">
-        <v>90527.73287018</v>
+        <v>90620.73287018</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="1">
-        <v>107985.0</v>
+        <v>108072.0</v>
       </c>
       <c r="C50" s="1">
         <v>-20291.466518151</v>
       </c>
       <c r="D50" s="1">
-        <v>87693.533481849</v>
+        <v>87780.533481849</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51" s="1">
-        <v>110057.0</v>
+        <v>110135.0</v>
       </c>
       <c r="C51" s="1">
         <v>-21243.858234494</v>
       </c>
       <c r="D51" s="1">
-        <v>88813.141765507</v>
+        <v>88891.141765507</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="1">
-        <v>110395.0</v>
+        <v>110472.0</v>
       </c>
       <c r="C52" s="1">
         <v>-16580.463459565</v>
       </c>
       <c r="D52" s="1">
-        <v>93814.536540435</v>
+        <v>93891.536540435</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53" s="1">
-        <v>105173.0</v>
+        <v>105268.0</v>
       </c>
       <c r="C53" s="1">
         <v>-19284.651374505</v>
       </c>
       <c r="D53" s="1">
-        <v>85888.348625495</v>
+        <v>85983.348625495</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54" s="1">
-        <v>107312.0</v>
+        <v>107408.0</v>
       </c>
       <c r="C54" s="1">
         <v>-20116.569433176</v>
       </c>
       <c r="D54" s="1">
-        <v>87195.430566824</v>
+        <v>87291.430566824</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55" s="1">
-        <v>111143.0</v>
+        <v>111226.0</v>
       </c>
       <c r="C55" s="1">
         <v>-18785.00472035</v>
       </c>
       <c r="D55" s="1">
-        <v>92357.99527965</v>
+        <v>92440.99527965</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="1">
-        <v>107311.0</v>
+        <v>107388.0</v>
       </c>
       <c r="C56" s="1">
         <v>-20021.678731925</v>
       </c>
       <c r="D56" s="1">
-        <v>87289.321268075</v>
+        <v>87366.321268075</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57" s="1">
-        <v>105928.0</v>
+        <v>106005.0</v>
       </c>
       <c r="C57" s="1">
         <v>-18930.509728086</v>
       </c>
       <c r="D57" s="1">
-        <v>86997.490271914</v>
+        <v>87074.490271914</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58" s="1">
-        <v>108020.0</v>
+        <v>108104.0</v>
       </c>
       <c r="C58" s="1">
         <v>-18346.012494756</v>
       </c>
       <c r="D58" s="1">
-        <v>89673.987505244</v>
+        <v>89757.987505244</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="1">
-        <v>101571.0</v>
+        <v>101654.0</v>
       </c>
       <c r="C59" s="1">
         <v>-17575.743618182</v>
       </c>
       <c r="D59" s="1">
-        <v>83995.256381818</v>
+        <v>84078.256381818</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60" s="1">
-        <v>106559.0</v>
+        <v>106649.0</v>
       </c>
       <c r="C60" s="1">
         <v>-17221.971914432</v>
       </c>
       <c r="D60" s="1">
-        <v>89337.028085568</v>
+        <v>89427.028085568</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61" s="1">
-        <v>104041.0</v>
+        <v>104126.0</v>
       </c>
       <c r="C61" s="1">
         <v>-17175.550872028</v>
       </c>
       <c r="D61" s="1">
-        <v>86865.449127972</v>
+        <v>86950.449127972</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62" s="1">
-        <v>109975.0</v>
+        <v>110063.0</v>
       </c>
       <c r="C62" s="1">
         <v>-18533.674069628</v>
       </c>
       <c r="D62" s="1">
-        <v>91441.325930372</v>
+        <v>91529.325930372</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="1">
-        <v>108062.0</v>
+        <v>108147.0</v>
       </c>
       <c r="C63" s="1">
         <v>-20548.072305335</v>
       </c>
       <c r="D63" s="1">
-        <v>87513.927694665</v>
+        <v>87598.927694665</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>70</v>
       </c>
       <c r="B64" s="1">
-        <v>107450.0</v>
+        <v>107532.0</v>
       </c>
       <c r="C64" s="1">
         <v>-19951.046358711</v>
       </c>
       <c r="D64" s="1">
-        <v>87498.953641289</v>
+        <v>87580.953641289</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>71</v>
       </c>
       <c r="B65" s="1">
-        <v>104577.0</v>
+        <v>104654.0</v>
       </c>
       <c r="C65" s="1">
         <v>-19711.418070358</v>
       </c>
       <c r="D65" s="1">
-        <v>84865.581929642</v>
+        <v>84942.581929642</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>72</v>
       </c>
       <c r="B66" s="1">
-        <v>105175.0</v>
+        <v>105258.0</v>
       </c>
       <c r="C66" s="1">
         <v>-21443.853233703</v>
       </c>
       <c r="D66" s="1">
-        <v>83731.146766297</v>
+        <v>83814.146766297</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>73</v>
       </c>
       <c r="B67" s="1">
-        <v>111901.0</v>
+        <v>112004.0</v>
       </c>
       <c r="C67" s="1">
         <v>-27881.714128149</v>
       </c>
       <c r="D67" s="1">
-        <v>84019.285871851</v>
+        <v>84122.285871851</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>74</v>
       </c>
       <c r="B68" s="1">
-        <v>109977.0</v>
+        <v>110055.0</v>
       </c>
       <c r="C68" s="1">
         <v>-21451.034131621</v>
       </c>
       <c r="D68" s="1">
-        <v>88525.965868379</v>
+        <v>88603.965868379</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>75</v>
       </c>
       <c r="B69" s="1">
-        <v>106085.0</v>
+        <v>106178.0</v>
       </c>
       <c r="C69" s="1">
         <v>-21461.095225111</v>
       </c>
       <c r="D69" s="1">
-        <v>84623.904774889</v>
+        <v>84716.904774889</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>76</v>
       </c>
       <c r="B70" s="1">
-        <v>110082.0</v>
+        <v>110175.0</v>
       </c>
       <c r="C70" s="1">
         <v>-21800.816514935</v>
       </c>
       <c r="D70" s="1">
-        <v>88281.183485065</v>
+        <v>88374.183485065</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>77</v>
       </c>
       <c r="B71" s="1">
-        <v>107227.0</v>
+        <v>107314.0</v>
       </c>
       <c r="C71" s="1">
         <v>-23327.334762713</v>
       </c>
       <c r="D71" s="1">
-        <v>83899.665237287</v>
+        <v>83986.665237287</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>78</v>
       </c>
       <c r="B72" s="1">
-        <v>105950.0</v>
+        <v>106028.0</v>
       </c>
       <c r="C72" s="1">
         <v>-21860.768176955</v>
       </c>
       <c r="D72" s="1">
-        <v>84089.231823045</v>
+        <v>84167.231823045</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>79</v>
       </c>
       <c r="B73" s="1">
-        <v>108724.0</v>
+        <v>108818.0</v>
       </c>
       <c r="C73" s="1">
         <v>-22026.854971472</v>
       </c>
       <c r="D73" s="1">
-        <v>86697.145028528</v>
+        <v>86791.145028528</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>80</v>
       </c>
       <c r="B74" s="1">
-        <v>100485.0</v>
+        <v>100567.0</v>
       </c>
       <c r="C74" s="1">
         <v>-22268.120954159</v>
       </c>
       <c r="D74" s="1">
-        <v>78216.879045841</v>
+        <v>78298.879045841</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>81</v>
       </c>
       <c r="B75" s="1">
-        <v>109197.0</v>
+        <v>109286.0</v>
       </c>
       <c r="C75" s="1">
         <v>-21333.74415895</v>
       </c>
       <c r="D75" s="1">
-        <v>87863.25584105</v>
+        <v>87952.25584105</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>82</v>
       </c>
       <c r="B76" s="1">
-        <v>104464.0</v>
+        <v>104548.0</v>
       </c>
       <c r="C76" s="1">
         <v>-22090.944291371</v>
       </c>
       <c r="D76" s="1">
-        <v>82373.055708629</v>
+        <v>82457.055708629</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>83</v>
       </c>
       <c r="B77" s="1">
-        <v>103130.0</v>
+        <v>103227.0</v>
       </c>
       <c r="C77" s="1">
         <v>-21997.403899496</v>
       </c>
       <c r="D77" s="1">
-        <v>81132.596100504</v>
+        <v>81229.596100504</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>84</v>
       </c>
       <c r="B78" s="1">
-        <v>100958.0</v>
+        <v>101038.0</v>
       </c>
       <c r="C78" s="1">
         <v>-21628.213063101</v>
       </c>
       <c r="D78" s="1">
-        <v>79329.786936899</v>
+        <v>79409.786936899</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="1">
-        <v>109971.0</v>
+        <v>110049.0</v>
       </c>
       <c r="C79" s="1">
         <v>-21035.212526014</v>
       </c>
       <c r="D79" s="1">
-        <v>88935.787473986</v>
+        <v>89013.787473986</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>86</v>
       </c>
       <c r="B80" s="1">
-        <v>111020.0</v>
+        <v>111106.0</v>
       </c>
       <c r="C80" s="1">
         <v>-22608.113719585</v>
       </c>
       <c r="D80" s="1">
-        <v>88411.886280415</v>
+        <v>88497.886280415</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>87</v>
       </c>
       <c r="B81" s="1">
-        <v>113278.0</v>
+        <v>113368.0</v>
       </c>
       <c r="C81" s="1">
         <v>-23627.230695961</v>
       </c>
       <c r="D81" s="1">
-        <v>89650.769304039</v>
+        <v>89740.769304039</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" s="1">
-        <v>114866.0</v>
+        <v>114955.0</v>
       </c>
       <c r="C82" s="1">
         <v>-19372.890636545</v>
       </c>
       <c r="D82" s="1">
-        <v>95493.109363455</v>
+        <v>95582.109363455</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>89</v>
       </c>
       <c r="B83" s="1">
-        <v>109318.0</v>
+        <v>109396.0</v>
       </c>
       <c r="C83" s="1">
         <v>-21838.937722756</v>
       </c>
       <c r="D83" s="1">
-        <v>87479.062277244</v>
+        <v>87557.062277244</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>90</v>
       </c>
       <c r="B84" s="1">
-        <v>115371.0</v>
+        <v>115453.0</v>
       </c>
       <c r="C84" s="1">
         <v>-19742.385588088</v>
       </c>
       <c r="D84" s="1">
-        <v>95628.614411912</v>
+        <v>95710.614411912</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>91</v>
       </c>
       <c r="B85" s="1">
-        <v>113516.0</v>
+        <v>113614.0</v>
       </c>
       <c r="C85" s="1">
         <v>-19748.197475911</v>
       </c>
       <c r="D85" s="1">
-        <v>93767.802524089</v>
+        <v>93865.802524089</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>92</v>
       </c>
       <c r="B86" s="1">
-        <v>111441.0</v>
+        <v>111491.0</v>
       </c>
       <c r="C86" s="1">
         <v>-19681.719913585</v>
       </c>
       <c r="D86" s="1">
-        <v>91759.280086415</v>
+        <v>91809.280086415</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>93</v>
       </c>
       <c r="B87" s="1">
-        <v>106522.0</v>
+        <v>106614.0</v>
       </c>
       <c r="C87" s="1">
         <v>-21742.28034423</v>
       </c>
       <c r="D87" s="1">
-        <v>84779.71965577</v>
+        <v>84871.71965577</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>94</v>
       </c>
       <c r="B88" s="1">
-        <v>110359.0</v>
+        <v>110455.0</v>
       </c>
       <c r="C88" s="1">
         <v>-22071.462267555</v>
       </c>
       <c r="D88" s="1">
-        <v>88287.537732445</v>
+        <v>88383.537732445</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>95</v>
       </c>
       <c r="B89" s="1">
-        <v>112234.0</v>
+        <v>112329.0</v>
       </c>
       <c r="C89" s="1">
         <v>-22270.440968848</v>
       </c>
       <c r="D89" s="1">
-        <v>89963.559031152</v>
+        <v>90058.559031152</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>96</v>
       </c>
       <c r="B90" s="1">
-        <v>111761.0</v>
+        <v>111858.0</v>
       </c>
       <c r="C90" s="1">
         <v>-20349.148516498</v>
       </c>
       <c r="D90" s="1">
-        <v>91411.851483502</v>
+        <v>91508.851483502</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>97</v>
       </c>
       <c r="B91" s="1">
-        <v>112323.0</v>
+        <v>112418.0</v>
       </c>
       <c r="C91" s="1">
         <v>-21387.192414547</v>
       </c>
       <c r="D91" s="1">
-        <v>90935.807585453</v>
+        <v>91030.807585453</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>98</v>
       </c>
       <c r="B92" s="1">
-        <v>110133.0</v>
+        <v>110233.0</v>
       </c>
       <c r="C92" s="1">
         <v>-21796.196902051</v>
       </c>
       <c r="D92" s="1">
-        <v>88336.803097949</v>
+        <v>88436.803097949</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>99</v>
       </c>
       <c r="B93" s="1">
-        <v>107927.0</v>
+        <v>108043.0</v>
       </c>
       <c r="C93" s="1">
         <v>-19004.642133243</v>
       </c>
       <c r="D93" s="1">
-        <v>88922.357866757</v>
+        <v>89038.357866757</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>100</v>
       </c>
       <c r="B94" s="1">
-        <v>105853.0</v>
+        <v>105942.0</v>
       </c>
       <c r="C94" s="1">
         <v>-18436.260523611</v>
       </c>
       <c r="D94" s="1">
-        <v>87416.739476389</v>
+        <v>87505.739476389</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>101</v>
       </c>
       <c r="B95" s="1">
-        <v>109434.0</v>
+        <v>109520.0</v>
       </c>
       <c r="C95" s="1">
         <v>-17298.407826279</v>
       </c>
       <c r="D95" s="1">
-        <v>92135.592173721</v>
+        <v>92221.592173721</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>102</v>
       </c>
       <c r="B96" s="1">
-        <v>99921.0</v>
+        <v>100011.0</v>
       </c>
       <c r="C96" s="1">
         <v>-13169.384993343</v>
       </c>
       <c r="D96" s="1">
-        <v>86751.615006657</v>
+        <v>86841.615006657</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>103</v>
       </c>
       <c r="B97" s="1">
-        <v>104205.0</v>
+        <v>104300.0</v>
       </c>
       <c r="C97" s="1">
         <v>-13761.681849579</v>
       </c>
       <c r="D97" s="1">
-        <v>90443.318150421</v>
+        <v>90538.318150421</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="1">
-        <v>108347.0</v>
+        <v>108436.0</v>
       </c>
       <c r="C98" s="1">
         <v>-17749.517850473</v>
       </c>
       <c r="D98" s="1">
-        <v>90597.482149527</v>
+        <v>90686.482149527</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="1">
-        <v>105855.0</v>
+        <v>105945.0</v>
       </c>
       <c r="C99" s="1">
         <v>-18417.997576126</v>
       </c>
       <c r="D99" s="1">
-        <v>87437.002423874</v>
+        <v>87527.002423874</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>106</v>
       </c>
       <c r="B100" s="1">
-        <v>104622.0</v>
+        <v>104711.0</v>
       </c>
       <c r="C100" s="1">
         <v>-18455.116858808</v>
       </c>
       <c r="D100" s="1">
-        <v>86166.883141192</v>
+        <v>86255.883141192</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>107</v>
       </c>
       <c r="B101" s="1">
-        <v>103891.0</v>
+        <v>103987.0</v>
       </c>
       <c r="C101" s="1">
         <v>-17475.147230908</v>
       </c>
       <c r="D101" s="1">
-        <v>86415.852769092</v>
+        <v>86511.852769092</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>108</v>
       </c>
       <c r="B102" s="1">
-        <v>105242.0</v>
+        <v>105341.0</v>
       </c>
       <c r="C102" s="1">
         <v>-17662.986372775</v>
       </c>
       <c r="D102" s="1">
-        <v>87579.013627225</v>
+        <v>87678.013627225</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>109</v>
       </c>
       <c r="B103" s="1">
-        <v>91519.0</v>
+        <v>91614.0</v>
       </c>
       <c r="C103" s="1">
         <v>-11312.621226785</v>
       </c>
       <c r="D103" s="1">
-        <v>80206.378773215</v>
+        <v>80301.378773215</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>110</v>
       </c>
       <c r="B104" s="1">
-        <v>99750.0</v>
+        <v>99852.0</v>
       </c>
       <c r="C104" s="1">
         <v>-15058.592304968</v>
       </c>
       <c r="D104" s="1">
-        <v>84691.407695032</v>
+        <v>84793.407695032</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>111</v>
       </c>
       <c r="B105" s="1">
-        <v>100702.0</v>
+        <v>100796.0</v>
       </c>
       <c r="C105" s="1">
         <v>-17319.629762049</v>
       </c>
       <c r="D105" s="1">
-        <v>83382.370237951</v>
+        <v>83476.370237951</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>112</v>
       </c>
       <c r="B106" s="1">
-        <v>105090.0</v>
+        <v>105179.0</v>
       </c>
       <c r="C106" s="1">
         <v>-18030.0886839</v>
       </c>
       <c r="D106" s="1">
-        <v>87059.9113161</v>
+        <v>87148.9113161</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>113</v>
       </c>
       <c r="B107" s="1">
-        <v>104430.0</v>
+        <v>104527.0</v>
       </c>
       <c r="C107" s="1">
         <v>-18453.464554437</v>
       </c>
       <c r="D107" s="1">
-        <v>85976.535445563</v>
+        <v>86073.535445563</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>114</v>
       </c>
       <c r="B108" s="1">
-        <v>109451.0</v>
+        <v>109552.0</v>
       </c>
       <c r="C108" s="1">
         <v>-19649.768304001</v>
       </c>
       <c r="D108" s="1">
-        <v>89801.231695999</v>
+        <v>89902.231695999</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>115</v>
       </c>
       <c r="B109" s="1">
-        <v>109108.0</v>
+        <v>109198.0</v>
       </c>
       <c r="C109" s="1">
         <v>-18007.324352587</v>
       </c>
       <c r="D109" s="1">
-        <v>91100.675647413</v>
+        <v>91190.675647413</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>116</v>
       </c>
       <c r="B110" s="1">
-        <v>107382.0</v>
+        <v>107477.0</v>
       </c>
       <c r="C110" s="1">
         <v>-19346.745071463</v>
       </c>
       <c r="D110" s="1">
-        <v>88035.254928537</v>
+        <v>88130.254928537</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>117</v>
       </c>
       <c r="B111" s="1">
-        <v>106786.0</v>
+        <v>106893.0</v>
       </c>
       <c r="C111" s="1">
         <v>-18667.144115012</v>
       </c>
       <c r="D111" s="1">
-        <v>88118.855884988</v>
+        <v>88225.855884988</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>118</v>
       </c>
       <c r="B112" s="1">
-        <v>105463.0</v>
+        <v>105559.0</v>
       </c>
       <c r="C112" s="1">
         <v>-18881.962929078</v>
       </c>
       <c r="D112" s="1">
-        <v>86581.037070922</v>
+        <v>86677.037070922</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>119</v>
       </c>
       <c r="B113" s="1">
-        <v>108633.0</v>
+        <v>108722.0</v>
       </c>
       <c r="C113" s="1">
         <v>-18348.731444056</v>
       </c>
       <c r="D113" s="1">
-        <v>90284.268555944</v>
+        <v>90373.268555944</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>120</v>
       </c>
       <c r="B114" s="1">
-        <v>110624.0</v>
+        <v>110713.0</v>
       </c>
       <c r="C114" s="1">
         <v>-18904.835711128</v>
       </c>
       <c r="D114" s="1">
-        <v>91719.164288872</v>
+        <v>91808.164288872</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="1">
-        <v>108134.0</v>
+        <v>108241.0</v>
       </c>
       <c r="C115" s="1">
         <v>-18910.050165197</v>
       </c>
       <c r="D115" s="1">
-        <v>89223.949834803</v>
+        <v>89330.949834803</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>122</v>
       </c>
       <c r="B116" s="1">
-        <v>105533.0</v>
+        <v>105632.0</v>
       </c>
       <c r="C116" s="1">
         <v>-17712.601114565</v>
       </c>
       <c r="D116" s="1">
-        <v>87820.398885435</v>
+        <v>87919.398885435</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>123</v>
       </c>
       <c r="B117" s="1">
-        <v>102274.0</v>
+        <v>102367.0</v>
       </c>
       <c r="C117" s="1">
         <v>-15398.358610025</v>
       </c>
       <c r="D117" s="1">
-        <v>86875.641389975</v>
+        <v>86968.641389975</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>124</v>
       </c>
       <c r="B118" s="1">
-        <v>105877.0</v>
+        <v>105973.0</v>
       </c>
       <c r="C118" s="1">
         <v>-18224.216703041</v>
       </c>
       <c r="D118" s="1">
-        <v>87652.783296959</v>
+        <v>87748.783296959</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>125</v>
       </c>
       <c r="B119" s="1">
-        <v>98684.0</v>
+        <v>98782.0</v>
       </c>
       <c r="C119" s="1">
         <v>-12116.71638752</v>
       </c>
       <c r="D119" s="1">
-        <v>86567.28361248</v>
+        <v>86665.28361248</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>126</v>
       </c>
       <c r="B120" s="1">
-        <v>102831.0</v>
+        <v>102920.0</v>
       </c>
       <c r="C120" s="1">
         <v>-17756.859011645</v>
       </c>
       <c r="D120" s="1">
-        <v>85074.140988355</v>
+        <v>85163.140988355</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>127</v>
       </c>
       <c r="B121" s="1">
-        <v>107129.0</v>
+        <v>107218.0</v>
       </c>
       <c r="C121" s="1">
         <v>-18331.571416614</v>
       </c>
       <c r="D121" s="1">
-        <v>88797.428583386</v>
+        <v>88886.428583386</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>128</v>
       </c>
       <c r="B122" s="1">
-        <v>104930.0</v>
+        <v>105020.0</v>
       </c>
       <c r="C122" s="1">
         <v>-15027.692065822</v>
       </c>
       <c r="D122" s="1">
-        <v>89902.307934178</v>
+        <v>89992.307934178</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>129</v>
       </c>
       <c r="B123" s="1">
-        <v>102580.0</v>
+        <v>102669.0</v>
       </c>
       <c r="C123" s="1">
         <v>-14762.905058444</v>
       </c>
       <c r="D123" s="1">
-        <v>87817.094941556</v>
+        <v>87906.094941556</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>130</v>
       </c>
       <c r="B124" s="1">
-        <v>93686.0</v>
+        <v>93774.0</v>
       </c>
       <c r="C124" s="1">
         <v>-8586.038064388</v>
       </c>
       <c r="D124" s="1">
-        <v>85099.961935612</v>
+        <v>85187.961935612</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>131</v>
       </c>
       <c r="B125" s="1">
-        <v>106709.0</v>
+        <v>106802.0</v>
       </c>
       <c r="C125" s="1">
         <v>-14962.740809386</v>
       </c>
       <c r="D125" s="1">
-        <v>91746.259190614</v>
+        <v>91839.259190614</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>132</v>
       </c>
       <c r="B126" s="1">
-        <v>104803.0</v>
+        <v>104895.0</v>
       </c>
       <c r="C126" s="1">
         <v>-13626.052912073</v>
       </c>
       <c r="D126" s="1">
-        <v>91176.947087927</v>
+        <v>91268.947087927</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>133</v>
       </c>
       <c r="B127" s="1">
-        <v>104171.0</v>
+        <v>104264.0</v>
       </c>
       <c r="C127" s="1">
         <v>-14937.927386541</v>
       </c>
       <c r="D127" s="1">
-        <v>89233.072613459</v>
+        <v>89326.072613459</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>134</v>
       </c>
       <c r="B128" s="1">
-        <v>104273.0</v>
+        <v>104362.0</v>
       </c>
       <c r="C128" s="1">
         <v>-13462.930040506</v>
       </c>
       <c r="D128" s="1">
-        <v>90810.069959494</v>
+        <v>90899.069959494</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>135</v>
       </c>
       <c r="B129" s="1">
-        <v>102149.0</v>
+        <v>102239.0</v>
       </c>
       <c r="C129" s="1">
         <v>-13361.134429622</v>
       </c>
       <c r="D129" s="1">
-        <v>88787.865570378</v>
+        <v>88877.865570378</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="1">
-        <v>102478.0</v>
+        <v>102567.0</v>
       </c>
       <c r="C130" s="1">
         <v>-12697.026438595</v>
       </c>
       <c r="D130" s="1">
-        <v>89780.973561405</v>
+        <v>89869.973561405</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>137</v>
       </c>
       <c r="B131" s="1">
-        <v>100921.0</v>
+        <v>101010.0</v>
       </c>
       <c r="C131" s="1">
         <v>-13044.205957271</v>
       </c>
       <c r="D131" s="1">
-        <v>87876.794042729</v>
+        <v>87965.794042729</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>138</v>
       </c>
       <c r="B132" s="1">
-        <v>100759.0</v>
+        <v>100849.0</v>
       </c>
       <c r="C132" s="1">
         <v>-13137.356299875</v>
       </c>
       <c r="D132" s="1">
-        <v>87621.643700125</v>
+        <v>87711.643700125</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>139</v>
       </c>
       <c r="B133" s="1">
-        <v>101793.0</v>
+        <v>101888.0</v>
       </c>
       <c r="C133" s="1">
         <v>-13302.001176786</v>
       </c>
       <c r="D133" s="1">
-        <v>88490.998823214</v>
+        <v>88585.998823214</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>140</v>
       </c>
       <c r="B134" s="1">
-        <v>103726.0</v>
+        <v>103822.0</v>
       </c>
       <c r="C134" s="1">
         <v>-13232.624542292</v>
       </c>
       <c r="D134" s="1">
-        <v>90493.375457708</v>
+        <v>90589.375457708</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>141</v>
       </c>
       <c r="B135" s="1">
-        <v>102778.0</v>
+        <v>102874.0</v>
       </c>
       <c r="C135" s="1">
         <v>-11290.36282455</v>
       </c>
       <c r="D135" s="1">
-        <v>91487.63717545</v>
+        <v>91583.63717545</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>142</v>
       </c>
       <c r="B136" s="1">
-        <v>102465.0</v>
+        <v>102568.0</v>
       </c>
       <c r="C136" s="1">
         <v>-13721.325894813</v>
       </c>
       <c r="D136" s="1">
-        <v>88743.674105187</v>
+        <v>88846.674105187</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>143</v>
       </c>
       <c r="B137" s="1">
-        <v>98290.0</v>
+        <v>98379.0</v>
       </c>
       <c r="C137" s="1">
         <v>-11554.08931134</v>
       </c>
       <c r="D137" s="1">
-        <v>86735.91068866</v>
+        <v>86824.91068866</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>144</v>
       </c>
       <c r="B138" s="1">
-        <v>99527.0</v>
+        <v>99622.0</v>
       </c>
       <c r="C138" s="1">
         <v>-13452.723306579</v>
       </c>
       <c r="D138" s="1">
-        <v>86074.276693421</v>
+        <v>86169.276693421</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>145</v>
       </c>
       <c r="B139" s="1">
-        <v>100885.0</v>
+        <v>100974.0</v>
       </c>
       <c r="C139" s="1">
         <v>-15208.369939395</v>
       </c>
       <c r="D139" s="1">
-        <v>85676.630060605</v>
+        <v>85765.630060605</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>146</v>
       </c>
       <c r="B140" s="1">
-        <v>96479.0</v>
+        <v>96569.0</v>
       </c>
       <c r="C140" s="1">
         <v>-16911.478769511</v>
       </c>
       <c r="D140" s="1">
-        <v>79567.521230489</v>
+        <v>79657.521230489</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>147</v>
       </c>
       <c r="B141" s="1">
-        <v>101847.0</v>
+        <v>101936.0</v>
       </c>
       <c r="C141" s="1">
         <v>-17631.446716593</v>
       </c>
       <c r="D141" s="1">
-        <v>84215.553283407</v>
+        <v>84304.553283407</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>148</v>
       </c>
       <c r="B142" s="1">
-        <v>92219.0</v>
+        <v>92318.0</v>
       </c>
       <c r="C142" s="1">
         <v>-18887.228768469</v>
       </c>
       <c r="D142" s="1">
-        <v>73331.771231531</v>
+        <v>73430.771231531</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>149</v>
       </c>
       <c r="B143" s="1">
-        <v>102708.0</v>
+        <v>102799.0</v>
       </c>
       <c r="C143" s="1">
         <v>-18332.590704524</v>
       </c>
       <c r="D143" s="1">
-        <v>84375.409295476</v>
+        <v>84466.409295476</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>150</v>
       </c>
       <c r="B144" s="1">
-        <v>101405.0</v>
+        <v>101507.0</v>
       </c>
       <c r="C144" s="1">
         <v>-18225.162450502</v>
       </c>
       <c r="D144" s="1">
-        <v>83179.837549498</v>
+        <v>83281.837549498</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>151</v>
       </c>
       <c r="B145" s="1">
-        <v>101083.0</v>
+        <v>101168.0</v>
       </c>
       <c r="C145" s="1">
         <v>-18413.215536634</v>
       </c>
       <c r="D145" s="1">
-        <v>82669.784463366</v>
+        <v>82754.784463366</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>152</v>
       </c>
       <c r="B146" s="1">
-        <v>109724.0</v>
+        <v>109764.0</v>
       </c>
       <c r="C146" s="1">
         <v>-18525.725692828</v>
       </c>
       <c r="D146" s="1">
-        <v>91198.274307172</v>
+        <v>91238.274307172</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>153</v>
       </c>
       <c r="B147" s="1">
-        <v>105393.0</v>
+        <v>105496.0</v>
       </c>
       <c r="C147" s="1">
         <v>-17936.215992697</v>
       </c>
       <c r="D147" s="1">
-        <v>87456.784007303</v>
+        <v>87559.784007303</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>154</v>
       </c>
       <c r="B148" s="1">
-        <v>103705.0</v>
+        <v>103806.0</v>
       </c>
       <c r="C148" s="1">
         <v>-18326.812577928</v>
       </c>
       <c r="D148" s="1">
-        <v>85378.187422072</v>
+        <v>85479.187422072</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>155</v>
       </c>
       <c r="B149" s="1">
-        <v>98823.0</v>
+        <v>98912.0</v>
       </c>
       <c r="C149" s="1">
         <v>-18428.079507275</v>
       </c>
       <c r="D149" s="1">
-        <v>80394.920492725</v>
+        <v>80483.920492725</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>156</v>
       </c>
       <c r="B150" s="1">
-        <v>103226.0</v>
+        <v>103325.0</v>
       </c>
       <c r="C150" s="1">
         <v>-18713.216288283</v>
       </c>
       <c r="D150" s="1">
-        <v>84512.783711717</v>
+        <v>84611.783711717</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>157</v>
       </c>
       <c r="B151" s="1">
-        <v>96476.0</v>
+        <v>96565.0</v>
       </c>
       <c r="C151" s="1">
         <v>-11771.129591744</v>
       </c>
       <c r="D151" s="1">
-        <v>84704.870408256</v>
+        <v>84793.870408256</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>158</v>
       </c>
       <c r="B152" s="1">
-        <v>104051.0</v>
+        <v>104155.0</v>
       </c>
       <c r="C152" s="1">
         <v>-17956.535944472</v>
       </c>
       <c r="D152" s="1">
-        <v>86094.464055528</v>
+        <v>86198.464055528</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>159</v>
       </c>
       <c r="B153" s="1">
-        <v>104570.0</v>
+        <v>104664.0</v>
       </c>
       <c r="C153" s="1">
         <v>-18654.410069333</v>
       </c>
       <c r="D153" s="1">
-        <v>85915.589930667</v>
+        <v>86009.589930667</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>160</v>
       </c>
       <c r="B154" s="1">
-        <v>105048.0</v>
+        <v>105138.0</v>
       </c>
       <c r="C154" s="1">
         <v>-18894.093309623</v>
       </c>
       <c r="D154" s="1">
-        <v>86153.906690377</v>
+        <v>86243.906690377</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>161</v>
       </c>
       <c r="B155" s="1">
-        <v>103826.0</v>
+        <v>103915.0</v>
       </c>
       <c r="C155" s="1">
         <v>-19042.917289597</v>
       </c>
       <c r="D155" s="1">
-        <v>84783.082710403</v>
+        <v>84872.082710403</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>162</v>
       </c>
       <c r="B156" s="1">
-        <v>96134.0</v>
+        <v>96223.0</v>
       </c>
       <c r="C156" s="1">
         <v>-14762.300830204</v>
       </c>
       <c r="D156" s="1">
-        <v>81371.699169796</v>
+        <v>81460.699169796</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>163</v>
       </c>
       <c r="B157" s="1">
-        <v>99870.0</v>
+        <v>99960.0</v>
       </c>
       <c r="C157" s="1">
         <v>-12952.951575583</v>
       </c>
       <c r="D157" s="1">
-        <v>86917.048424417</v>
+        <v>87007.048424417</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>164</v>
       </c>
       <c r="B158" s="1">
-        <v>103897.0</v>
+        <v>103986.0</v>
       </c>
       <c r="C158" s="1">
         <v>-12656.91480992</v>
       </c>
       <c r="D158" s="1">
-        <v>91240.08519008</v>
+        <v>91329.08519008</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>165</v>
       </c>
       <c r="B159" s="1">
-        <v>100543.0</v>
+        <v>100613.0</v>
       </c>
       <c r="C159" s="1">
         <v>-12928.289555459</v>
       </c>
       <c r="D159" s="1">
-        <v>87614.710444541</v>
+        <v>87684.710444541</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>166</v>
       </c>
       <c r="B160" s="1">
-        <v>98313.0</v>
+        <v>98375.0</v>
       </c>
       <c r="C160" s="1">
         <v>-13108.642052052</v>
       </c>
       <c r="D160" s="1">
-        <v>85204.357947948</v>
+        <v>85266.357947948</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>167</v>
       </c>
       <c r="B161" s="1">
-        <v>106296.0</v>
+        <v>106340.0</v>
       </c>
       <c r="C161" s="1">
         <v>-18880.860492796</v>
       </c>
       <c r="D161" s="1">
-        <v>87415.139507204</v>
+        <v>87459.139507204</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>168</v>
       </c>
       <c r="B162" s="1">
-        <v>104792.0</v>
+        <v>104890.0</v>
       </c>
       <c r="C162" s="1">
         <v>-18312.521840023</v>
       </c>
       <c r="D162" s="1">
-        <v>86479.478159977</v>
+        <v>86577.478159977</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>169</v>
       </c>
       <c r="B163" s="1">
-        <v>102055.0</v>
+        <v>102155.0</v>
       </c>
       <c r="C163" s="1">
         <v>-17822.227799924</v>
       </c>
       <c r="D163" s="1">
-        <v>84232.772200076</v>
+        <v>84332.772200076</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>170</v>
       </c>
       <c r="B164" s="1">
-        <v>103222.0</v>
+        <v>103317.0</v>
       </c>
       <c r="C164" s="1">
         <v>-18856.485615975</v>
       </c>
       <c r="D164" s="1">
-        <v>84365.514384025</v>
+        <v>84460.514384025</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>171</v>
       </c>
       <c r="B165" s="1">
-        <v>82981.0</v>
+        <v>83091.0</v>
       </c>
       <c r="C165" s="1">
         <v>-17930.73715345</v>
       </c>
       <c r="D165" s="1">
-        <v>65050.26284655</v>
+        <v>65160.26284655</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>172</v>
       </c>
       <c r="B166" s="1">
-        <v>73884.0</v>
+        <v>73978.0</v>
       </c>
       <c r="C166" s="1">
         <v>-14070.52140644</v>
       </c>
       <c r="D166" s="1">
-        <v>59813.47859356</v>
+        <v>59907.47859356</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>173</v>
       </c>
       <c r="B167" s="1">
-        <v>95555.0</v>
+        <v>95656.0</v>
       </c>
       <c r="C167" s="1">
         <v>-18411.151849675</v>
       </c>
       <c r="D167" s="1">
-        <v>77143.848150325</v>
+        <v>77244.848150325</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>174</v>
       </c>
       <c r="B168" s="1">
-        <v>96840.0</v>
+        <v>96933.0</v>
       </c>
       <c r="C168" s="1">
         <v>-18913.36211665</v>
       </c>
       <c r="D168" s="1">
-        <v>77926.63788335</v>
+        <v>78019.63788335</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>175</v>
       </c>
       <c r="B169" s="1">
-        <v>105793.0</v>
+        <v>105882.0</v>
       </c>
       <c r="C169" s="1">
         <v>-19194.122126006</v>
       </c>
       <c r="D169" s="1">
-        <v>86598.877873994</v>
+        <v>86687.877873994</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>176</v>
       </c>
       <c r="B170" s="1">
-        <v>105361.0</v>
+        <v>105450.0</v>
       </c>
       <c r="C170" s="1">
         <v>-18521.973255366</v>
       </c>
       <c r="D170" s="1">
-        <v>86839.026744634</v>
+        <v>86928.026744634</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>177</v>
       </c>
       <c r="B171" s="1">
-        <v>99759.0</v>
+        <v>99849.0</v>
       </c>
       <c r="C171" s="1">
         <v>-18421.490843045</v>
       </c>
       <c r="D171" s="1">
-        <v>81337.509156955</v>
+        <v>81427.509156955</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>178</v>
       </c>
       <c r="B172" s="1">
-        <v>104142.0</v>
+        <v>104242.0</v>
       </c>
       <c r="C172" s="1">
         <v>-18464.085257508</v>
       </c>
       <c r="D172" s="1">
-        <v>85677.914742492</v>
+        <v>85777.914742492</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>179</v>
       </c>
       <c r="B173" s="1">
-        <v>102907.0</v>
+        <v>102996.0</v>
       </c>
       <c r="C173" s="1">
         <v>-19314.605949836</v>
       </c>
       <c r="D173" s="1">
-        <v>83592.394050164</v>
+        <v>83681.394050164</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>180</v>
       </c>
       <c r="B174" s="1">
-        <v>103560.0</v>
+        <v>103664.0</v>
       </c>
       <c r="C174" s="1">
         <v>-17979.690705385</v>
       </c>
       <c r="D174" s="1">
-        <v>85580.309294615</v>
+        <v>85684.309294615</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>181</v>
       </c>
       <c r="B175" s="1">
-        <v>108901.0</v>
+        <v>108990.0</v>
       </c>
       <c r="C175" s="1">
         <v>-19155.430385251</v>
       </c>
       <c r="D175" s="1">
-        <v>89745.569614749</v>
+        <v>89834.569614749</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>182</v>
       </c>
       <c r="B176" s="1">
-        <v>103486.0</v>
+        <v>103582.0</v>
       </c>
       <c r="C176" s="1">
         <v>-17298.06241912</v>
       </c>
       <c r="D176" s="1">
-        <v>86187.93758088</v>
+        <v>86283.93758088</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>183</v>
       </c>
       <c r="B177" s="1">
-        <v>64971.0</v>
+        <v>65060.0</v>
       </c>
       <c r="C177" s="1">
         <v>-8400.6015552025</v>
       </c>
       <c r="D177" s="1">
-        <v>56570.398444798</v>
+        <v>56659.398444798</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>184</v>
       </c>
       <c r="B178" s="1">
-        <v>72320.0</v>
+        <v>72415.0</v>
       </c>
       <c r="C178" s="1">
         <v>-8007.3603668734</v>
       </c>
       <c r="D178" s="1">
-        <v>64312.639633127</v>
+        <v>64407.639633127</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>185</v>
       </c>
       <c r="B179" s="1">
-        <v>96636.0</v>
+        <v>96736.0</v>
       </c>
       <c r="C179" s="1">
         <v>-9810.9032955125</v>
       </c>
       <c r="D179" s="1">
-        <v>86825.096704488</v>
+        <v>86925.096704488</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>186</v>
       </c>
       <c r="B180" s="1">
-        <v>100363.0</v>
+        <v>100464.0</v>
       </c>
       <c r="C180" s="1">
         <v>-16457.843433699</v>
       </c>
       <c r="D180" s="1">
-        <v>83905.156566301</v>
+        <v>84006.156566301</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>187</v>
       </c>
       <c r="B181" s="1">
-        <v>105223.0</v>
+        <v>105316.0</v>
       </c>
       <c r="C181" s="1">
         <v>-15325.38626422</v>
       </c>
       <c r="D181" s="1">
-        <v>89897.61373578</v>
+        <v>89990.61373578</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>188</v>
       </c>
       <c r="B182" s="1">
-        <v>104149.0</v>
+        <v>104239.0</v>
       </c>
       <c r="C182" s="1">
         <v>-18396.645041453</v>
       </c>
       <c r="D182" s="1">
-        <v>85752.354958547</v>
+        <v>85842.354958547</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>189</v>
       </c>
       <c r="B183" s="1">
-        <v>104336.0</v>
+        <v>104425.0</v>
       </c>
       <c r="C183" s="1">
         <v>-18987.60045602</v>
       </c>
       <c r="D183" s="1">
-        <v>85348.39954398</v>
+        <v>85437.39954398</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>190</v>
       </c>
       <c r="B184" s="1">
-        <v>101860.0</v>
+        <v>101951.0</v>
       </c>
       <c r="C184" s="1">
         <v>-17215.52217805</v>
       </c>
       <c r="D184" s="1">
-        <v>84644.47782195</v>
+        <v>84735.47782195</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>191</v>
       </c>
       <c r="B185" s="1">
-        <v>103951.0</v>
+        <v>104045.0</v>
       </c>
       <c r="C185" s="1">
         <v>-16742.826540829</v>
       </c>
       <c r="D185" s="1">
-        <v>87208.173459171</v>
+        <v>87302.173459171</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>192</v>
       </c>
       <c r="B186" s="1">
-        <v>102002.0</v>
+        <v>102103.0</v>
       </c>
       <c r="C186" s="1">
         <v>-16662.325732349</v>
       </c>
       <c r="D186" s="1">
-        <v>85339.674267651</v>
+        <v>85440.674267651</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>193</v>
       </c>
       <c r="B187" s="1">
-        <v>100717.0</v>
+        <v>100813.0</v>
       </c>
       <c r="C187" s="1">
         <v>-15872.491875912</v>
       </c>
       <c r="D187" s="1">
-        <v>84844.508124088</v>
+        <v>84940.508124088</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>194</v>
       </c>
       <c r="B188" s="1">
-        <v>102150.0</v>
+        <v>102250.0</v>
       </c>
       <c r="C188" s="1">
         <v>-17703.684109227</v>
       </c>
       <c r="D188" s="1">
-        <v>84446.315890773</v>
+        <v>84546.315890773</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>195</v>
       </c>
       <c r="B189" s="1">
-        <v>101793.0</v>
+        <v>101890.0</v>
       </c>
       <c r="C189" s="1">
         <v>-18924.539212616</v>
       </c>
       <c r="D189" s="1">
-        <v>82868.460787384</v>
+        <v>82965.460787384</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>196</v>
       </c>
       <c r="B190" s="1">
-        <v>107676.0</v>
+        <v>107780.0</v>
       </c>
       <c r="C190" s="1">
         <v>-19033.588880429</v>
       </c>
       <c r="D190" s="1">
-        <v>88642.411119571</v>
+        <v>88746.411119571</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>197</v>
       </c>
       <c r="B191" s="1">
-        <v>97422.0</v>
+        <v>97516.0</v>
       </c>
       <c r="C191" s="1">
         <v>-15026.355627372</v>
       </c>
       <c r="D191" s="1">
-        <v>82395.644372628</v>
+        <v>82489.644372628</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>198</v>
       </c>
       <c r="B192" s="1">
-        <v>67737.0</v>
+        <v>67833.0</v>
       </c>
       <c r="C192" s="1">
         <v>-16177.876023606</v>
       </c>
       <c r="D192" s="1">
-        <v>51559.123976394</v>
+        <v>51655.123976394</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>199</v>
       </c>
       <c r="B193" s="1">
-        <v>85483.0</v>
+        <v>85581.0</v>
       </c>
       <c r="C193" s="1">
         <v>-17798.903783003</v>
       </c>
       <c r="D193" s="1">
-        <v>67684.096216997</v>
+        <v>67782.096216997</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>200</v>
       </c>
       <c r="B194" s="1">
-        <v>89899.0</v>
+        <v>89988.0</v>
       </c>
       <c r="C194" s="1">
         <v>-16729.759103911</v>
       </c>
       <c r="D194" s="1">
-        <v>73169.240896089</v>
+        <v>73258.240896089</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>201</v>
       </c>
       <c r="B195" s="1">
-        <v>94223.0</v>
+        <v>94322.0</v>
       </c>
       <c r="C195" s="1">
         <v>-17100.901693011</v>
       </c>
       <c r="D195" s="1">
-        <v>77122.098306989</v>
+        <v>77221.098306989</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>202</v>
       </c>
       <c r="B196" s="1">
-        <v>107041.0</v>
+        <v>107130.0</v>
       </c>
       <c r="C196" s="1">
         <v>-15620.534148996</v>
       </c>
       <c r="D196" s="1">
-        <v>91420.465851004</v>
+        <v>91509.465851004</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>203</v>
       </c>
       <c r="B197" s="1">
-        <v>107093.0</v>
+        <v>107182.0</v>
       </c>
       <c r="C197" s="1">
         <v>-18319.637230136</v>
       </c>
       <c r="D197" s="1">
-        <v>88773.362769864</v>
+        <v>88862.362769864</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>204</v>
       </c>
       <c r="B198" s="1">
-        <v>109021.0</v>
+        <v>109111.0</v>
       </c>
       <c r="C198" s="1">
         <v>-18394.498230562</v>
       </c>
       <c r="D198" s="1">
-        <v>90626.501769438</v>
+        <v>90716.501769438</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>205</v>
       </c>
       <c r="B199" s="1">
-        <v>99850.0</v>
+        <v>99939.0</v>
       </c>
       <c r="C199" s="1">
         <v>-14583.768708436</v>
       </c>
       <c r="D199" s="1">
-        <v>85266.231291564</v>
+        <v>85355.231291564</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>206</v>
       </c>
       <c r="B200" s="1">
         <v>110964.0</v>
       </c>
       <c r="C200" s="1">
         <v>-18564.673089521</v>
       </c>
       <c r="D200" s="1">
         <v>92399.326910479</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>207</v>
       </c>
       <c r="B201" s="1">
         <v>102258.0</v>
       </c>
       <c r="C201" s="1">
         <v>-18410.389281932</v>
       </c>
       <c r="D201" s="1">
         <v>83847.610718068</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" t="s">
+        <v>208</v>
+      </c>
+      <c r="B202" s="1">
+        <v>99994.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>-18122.185498442</v>
+      </c>
+      <c r="D202" s="1">
+        <v>81871.814501558</v>
+      </c>
+      <c r="E202" t="s">
+        <v>7</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" t="s">
+        <v>209</v>
+      </c>
+      <c r="B203" s="1">
+        <v>103858.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>-18293.509120057</v>
+      </c>
+      <c r="D203" s="1">
+        <v>85564.490879943</v>
+      </c>
+      <c r="E203" t="s">
+        <v>7</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" t="s">
+        <v>210</v>
+      </c>
+      <c r="B204" s="1">
+        <v>99667.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>-17837.342169291</v>
+      </c>
+      <c r="D204" s="1">
+        <v>81829.657830709</v>
+      </c>
+      <c r="E204" t="s">
+        <v>7</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>211</v>
+      </c>
+      <c r="B205" s="1">
+        <v>100611.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>-19282.227274831</v>
+      </c>
+      <c r="D205" s="1">
+        <v>81328.772725169</v>
+      </c>
+      <c r="E205" t="s">
+        <v>7</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" t="s">
+        <v>212</v>
+      </c>
+      <c r="B206" s="1">
+        <v>98251.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>-18544.186064928</v>
+      </c>
+      <c r="D206" s="1">
+        <v>79706.813935072</v>
+      </c>
+      <c r="E206" t="s">
+        <v>7</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" t="s">
+        <v>213</v>
+      </c>
+      <c r="B207" s="1">
+        <v>97224.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>-18802.905293557</v>
+      </c>
+      <c r="D207" s="1">
+        <v>78421.094706443</v>
+      </c>
+      <c r="E207" t="s">
+        <v>7</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" t="s">
+        <v>214</v>
+      </c>
+      <c r="B208" s="1">
+        <v>106231.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>-18046.664439198</v>
+      </c>
+      <c r="D208" s="1">
+        <v>88184.335560803</v>
+      </c>
+      <c r="E208" t="s">
+        <v>7</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" t="s">
+        <v>215</v>
+      </c>
+      <c r="B209" s="1">
+        <v>108366.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>-19289.559183151</v>
+      </c>
+      <c r="D209" s="1">
+        <v>89076.440816849</v>
+      </c>
+      <c r="E209" t="s">
+        <v>7</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
+        <v>216</v>
+      </c>
+      <c r="B210" s="1">
+        <v>106746.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>-18210.772762508</v>
+      </c>
+      <c r="D210" s="1">
+        <v>88535.227237492</v>
+      </c>
+      <c r="E210" t="s">
+        <v>7</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" t="s">
+        <v>217</v>
+      </c>
+      <c r="B211" s="1">
+        <v>105092.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>-19178.677405309</v>
+      </c>
+      <c r="D211" s="1">
+        <v>85913.322594691</v>
+      </c>
+      <c r="E211" t="s">
+        <v>7</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" t="s">
+        <v>218</v>
+      </c>
+      <c r="B212" s="1">
+        <v>106189.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>-16259.5386365</v>
+      </c>
+      <c r="D212" s="1">
+        <v>89929.4613635</v>
+      </c>
+      <c r="E212" t="s">
+        <v>7</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" t="s">
+        <v>219</v>
+      </c>
+      <c r="B213" s="1">
+        <v>106291.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>-16543.506104411</v>
+      </c>
+      <c r="D213" s="1">
+        <v>89747.493895589</v>
+      </c>
+      <c r="E213" t="s">
+        <v>7</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" t="s">
+        <v>220</v>
+      </c>
+      <c r="B214" s="1">
+        <v>98676.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>-9063.1482574463</v>
+      </c>
+      <c r="D214" s="1">
+        <v>89612.851742554</v>
+      </c>
+      <c r="E214" t="s">
+        <v>7</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" t="s">
+        <v>221</v>
+      </c>
+      <c r="B215" s="1">
+        <v>91456.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>-3795.5789435842</v>
+      </c>
+      <c r="D215" s="1">
+        <v>87660.421056416</v>
+      </c>
+      <c r="E215" t="s">
+        <v>7</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" t="s">
+        <v>222</v>
+      </c>
+      <c r="B216" s="1">
+        <v>94238.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>-4644.2419443436</v>
+      </c>
+      <c r="D216" s="1">
+        <v>89593.758055656</v>
+      </c>
+      <c r="E216" t="s">
+        <v>7</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" t="s">
+        <v>223</v>
+      </c>
+      <c r="B217" s="1">
+        <v>99508.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>-10526.373316289</v>
+      </c>
+      <c r="D217" s="1">
+        <v>88981.626683711</v>
+      </c>
+      <c r="E217" t="s">
+        <v>7</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" t="s">
+        <v>224</v>
+      </c>
+      <c r="B218" s="1">
+        <v>102512.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>-17614.376465869</v>
+      </c>
+      <c r="D218" s="1">
+        <v>84897.623534131</v>
+      </c>
+      <c r="E218" t="s">
+        <v>7</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" t="s">
+        <v>225</v>
+      </c>
+      <c r="B219" s="1">
+        <v>98939.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>-18395.089044181</v>
+      </c>
+      <c r="D219" s="1">
+        <v>80543.910955819</v>
+      </c>
+      <c r="E219" t="s">
+        <v>7</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" t="s">
+        <v>226</v>
+      </c>
+      <c r="B220" s="1">
+        <v>103984.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>-17035.667517785</v>
+      </c>
+      <c r="D220" s="1">
+        <v>86948.332482215</v>
+      </c>
+      <c r="E220" t="s">
+        <v>7</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" t="s">
+        <v>227</v>
+      </c>
+      <c r="B221" s="1">
+        <v>102929.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>-16788.442073016</v>
+      </c>
+      <c r="D221" s="1">
+        <v>86140.557926984</v>
+      </c>
+      <c r="E221" t="s">
+        <v>7</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" t="s">
+        <v>228</v>
+      </c>
+      <c r="B222" s="1">
+        <v>99915.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>-16393.862659461</v>
+      </c>
+      <c r="D222" s="1">
+        <v>83521.137340539</v>
+      </c>
+      <c r="E222" t="s">
+        <v>7</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" t="s">
+        <v>229</v>
+      </c>
+      <c r="B223" s="1">
+        <v>105029.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>-17801.61051703</v>
+      </c>
+      <c r="D223" s="1">
+        <v>87227.38948297</v>
+      </c>
+      <c r="E223" t="s">
+        <v>7</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224" t="s">
+        <v>230</v>
+      </c>
+      <c r="B224" s="1">
+        <v>102267.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>-17463.675789819</v>
+      </c>
+      <c r="D224" s="1">
+        <v>84803.324210181</v>
+      </c>
+      <c r="E224" t="s">
+        <v>7</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" t="s">
+        <v>231</v>
+      </c>
+      <c r="B225" s="1">
+        <v>105613.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>-18574.520623267</v>
+      </c>
+      <c r="D225" s="1">
+        <v>87038.479376733</v>
+      </c>
+      <c r="E225" t="s">
+        <v>7</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" t="s">
+        <v>232</v>
+      </c>
+      <c r="B226" s="1">
+        <v>103608.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>-18129.340152272</v>
+      </c>
+      <c r="D226" s="1">
+        <v>85478.659847728</v>
+      </c>
+      <c r="E226" t="s">
+        <v>7</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" t="s">
+        <v>233</v>
+      </c>
+      <c r="B227" s="1">
+        <v>98623.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>-18567.132639847</v>
+      </c>
+      <c r="D227" s="1">
+        <v>80055.867360153</v>
+      </c>
+      <c r="E227" t="s">
+        <v>7</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" t="s">
+        <v>234</v>
+      </c>
+      <c r="B228" s="1">
+        <v>97516.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>-18850.697737606</v>
+      </c>
+      <c r="D228" s="1">
+        <v>78665.302262394</v>
+      </c>
+      <c r="E228" t="s">
+        <v>7</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" t="s">
+        <v>235</v>
+      </c>
+      <c r="B229" s="1">
+        <v>103839.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>-18452.347808192</v>
+      </c>
+      <c r="D229" s="1">
+        <v>85386.652191808</v>
+      </c>
+      <c r="E229" t="s">
+        <v>7</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230" t="s">
+        <v>236</v>
+      </c>
+      <c r="B230" s="1">
+        <v>103750.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>-18821.901584321</v>
+      </c>
+      <c r="D230" s="1">
+        <v>84928.098415679</v>
+      </c>
+      <c r="E230" t="s">
+        <v>7</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" t="s">
+        <v>237</v>
+      </c>
+      <c r="B231" s="1">
+        <v>104221.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>-18288.153965334</v>
+      </c>
+      <c r="D231" s="1">
+        <v>85932.846034666</v>
+      </c>
+      <c r="E231" t="s">
+        <v>7</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" t="s">
+        <v>238</v>
+      </c>
+      <c r="B232" s="1">
+        <v>103174.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>-17230.618681425</v>
+      </c>
+      <c r="D232" s="1">
+        <v>85943.381318575</v>
+      </c>
+      <c r="E232" t="s">
+        <v>7</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" t="s">
+        <v>239</v>
+      </c>
+      <c r="B233" s="1">
+        <v>105883.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>-17961.961578795</v>
+      </c>
+      <c r="D233" s="1">
+        <v>87921.038421205</v>
+      </c>
+      <c r="E233" t="s">
+        <v>7</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" t="s">
+        <v>240</v>
+      </c>
+      <c r="B234" s="1">
+        <v>103905.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>-17080.564589761</v>
+      </c>
+      <c r="D234" s="1">
+        <v>86824.435410239</v>
+      </c>
+      <c r="E234" t="s">
+        <v>7</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" t="s">
+        <v>241</v>
+      </c>
+      <c r="B235" s="1">
+        <v>100020.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>-14983.017064555</v>
+      </c>
+      <c r="D235" s="1">
+        <v>85036.982935445</v>
+      </c>
+      <c r="E235" t="s">
+        <v>7</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" t="s">
+        <v>242</v>
+      </c>
+      <c r="B236" s="1">
+        <v>104237.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>-15967.513285323</v>
+      </c>
+      <c r="D236" s="1">
+        <v>88269.486714677</v>
+      </c>
+      <c r="E236" t="s">
+        <v>7</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" t="s">
+        <v>243</v>
+      </c>
+      <c r="B237" s="1">
+        <v>98084.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>-16185.506305059</v>
+      </c>
+      <c r="D237" s="1">
+        <v>81898.493694941</v>
+      </c>
+      <c r="E237" t="s">
+        <v>7</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" t="s">
+        <v>244</v>
+      </c>
+      <c r="B238" s="1">
+        <v>98328.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>-11006.582622108</v>
+      </c>
+      <c r="D238" s="1">
+        <v>87321.417377892</v>
+      </c>
+      <c r="E238" t="s">
+        <v>7</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" t="s">
+        <v>245</v>
+      </c>
+      <c r="B239" s="1">
+        <v>102480.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>-14172.618712021</v>
+      </c>
+      <c r="D239" s="1">
+        <v>88307.381287979</v>
+      </c>
+      <c r="E239" t="s">
+        <v>7</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" t="s">
+        <v>246</v>
+      </c>
+      <c r="B240" s="1">
+        <v>103058.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>-16941.38057885</v>
+      </c>
+      <c r="D240" s="1">
+        <v>86116.61942115</v>
+      </c>
+      <c r="E240" t="s">
+        <v>7</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" t="s">
+        <v>247</v>
+      </c>
+      <c r="B241" s="1">
+        <v>102951.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>-18100.263933275</v>
+      </c>
+      <c r="D241" s="1">
+        <v>84850.736066725</v>
+      </c>
+      <c r="E241" t="s">
+        <v>7</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" t="s">
+        <v>248</v>
+      </c>
+      <c r="B242" s="1">
+        <v>90900.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>-16790.081359929</v>
+      </c>
+      <c r="D242" s="1">
+        <v>74109.918640071</v>
+      </c>
+      <c r="E242" t="s">
+        <v>7</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" t="s">
+        <v>249</v>
+      </c>
+      <c r="B243" s="1">
+        <v>103457.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>-17361.57739782</v>
+      </c>
+      <c r="D243" s="1">
+        <v>86095.42260218</v>
+      </c>
+      <c r="E243" t="s">
+        <v>7</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244" t="s">
+        <v>250</v>
+      </c>
+      <c r="B244" s="1">
+        <v>103333.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>-18036.017210481</v>
+      </c>
+      <c r="D244" s="1">
+        <v>85296.982789519</v>
+      </c>
+      <c r="E244" t="s">
+        <v>7</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" t="s">
+        <v>251</v>
+      </c>
+      <c r="B245" s="1">
+        <v>102200.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>-17636.807161945</v>
+      </c>
+      <c r="D245" s="1">
+        <v>84563.192838055</v>
+      </c>
+      <c r="E245" t="s">
+        <v>7</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" t="s">
+        <v>252</v>
+      </c>
+      <c r="B246" s="1">
+        <v>100775.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>-16145.79399089</v>
+      </c>
+      <c r="D246" s="1">
+        <v>84629.20600911</v>
+      </c>
+      <c r="E246" t="s">
+        <v>7</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" t="s">
+        <v>253</v>
+      </c>
+      <c r="B247" s="1">
+        <v>98488.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>-15983.457326785</v>
+      </c>
+      <c r="D247" s="1">
+        <v>82504.542673215</v>
+      </c>
+      <c r="E247" t="s">
+        <v>7</v>
+      </c>
+      <c r="F247" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" t="s">
+        <v>254</v>
+      </c>
+      <c r="B248" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>-15384.467242719</v>
+      </c>
+      <c r="D248" s="1">
+        <v>86284.532757281</v>
+      </c>
+      <c r="E248" t="s">
+        <v>7</v>
+      </c>
+      <c r="F248" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249" t="s">
+        <v>255</v>
+      </c>
+      <c r="B249" s="1">
+        <v>98355.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>-16061.395799733</v>
+      </c>
+      <c r="D249" s="1">
+        <v>82293.604200267</v>
+      </c>
+      <c r="E249" t="s">
+        <v>7</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" t="s">
+        <v>256</v>
+      </c>
+      <c r="B250" s="1">
+        <v>102729.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>-16471.605239215</v>
+      </c>
+      <c r="D250" s="1">
+        <v>86257.394760785</v>
+      </c>
+      <c r="E250" t="s">
+        <v>7</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" t="s">
+        <v>257</v>
+      </c>
+      <c r="B251" s="1">
+        <v>100183.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>-17302.25020342</v>
+      </c>
+      <c r="D251" s="1">
+        <v>82880.74979658</v>
+      </c>
+      <c r="E251" t="s">
+        <v>7</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" t="s">
+        <v>258</v>
+      </c>
+      <c r="B252" s="1">
+        <v>104414.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>-17049.542052357</v>
+      </c>
+      <c r="D252" s="1">
+        <v>87364.457947643</v>
+      </c>
+      <c r="E252" t="s">
+        <v>7</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" t="s">
+        <v>259</v>
+      </c>
+      <c r="B253" s="1">
+        <v>102399.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>-16857.961753742</v>
+      </c>
+      <c r="D253" s="1">
+        <v>85541.038246258</v>
+      </c>
+      <c r="E253" t="s">
+        <v>7</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" t="s">
+        <v>260</v>
+      </c>
+      <c r="B254" s="1">
+        <v>107601.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>-16698.957262445</v>
+      </c>
+      <c r="D254" s="1">
+        <v>90902.042737555</v>
+      </c>
+      <c r="E254" t="s">
+        <v>7</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" t="s">
+        <v>261</v>
+      </c>
+      <c r="B255" s="1">
+        <v>102159.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>-16700.397330998</v>
+      </c>
+      <c r="D255" s="1">
+        <v>85458.602669002</v>
+      </c>
+      <c r="E255" t="s">
+        <v>7</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" t="s">
+        <v>262</v>
+      </c>
+      <c r="B256" s="1">
+        <v>105318.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>-14062.937532084</v>
+      </c>
+      <c r="D256" s="1">
+        <v>91255.062467916</v>
+      </c>
+      <c r="E256" t="s">
+        <v>7</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" t="s">
+        <v>263</v>
+      </c>
+      <c r="B257" s="1">
+        <v>102173.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>-17242.249092824</v>
+      </c>
+      <c r="D257" s="1">
+        <v>84930.750907176</v>
+      </c>
+      <c r="E257" t="s">
+        <v>7</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" t="s">
+        <v>264</v>
+      </c>
+      <c r="B258" s="1">
+        <v>103358.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>-13872.828648145</v>
+      </c>
+      <c r="D258" s="1">
+        <v>89485.171351855</v>
+      </c>
+      <c r="E258" t="s">
+        <v>7</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" t="s">
+        <v>265</v>
+      </c>
+      <c r="B259" s="1">
+        <v>106914.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>-11738.614588493</v>
+      </c>
+      <c r="D259" s="1">
+        <v>95175.385411507</v>
+      </c>
+      <c r="E259" t="s">
+        <v>7</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" t="s">
+        <v>266</v>
+      </c>
+      <c r="B260" s="1">
+        <v>102451.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>-16326.911654177</v>
+      </c>
+      <c r="D260" s="1">
+        <v>86124.088345823</v>
+      </c>
+      <c r="E260" t="s">
+        <v>7</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" t="s">
+        <v>267</v>
+      </c>
+      <c r="B261" s="1">
+        <v>101435.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>-17942.753369769</v>
+      </c>
+      <c r="D261" s="1">
+        <v>83492.246630231</v>
+      </c>
+      <c r="E261" t="s">
+        <v>7</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" t="s">
+        <v>268</v>
+      </c>
+      <c r="B262" s="1">
+        <v>107727.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>-16482.664769069</v>
+      </c>
+      <c r="D262" s="1">
+        <v>91244.335230931</v>
+      </c>
+      <c r="E262" t="s">
+        <v>7</v>
+      </c>
+      <c r="F262" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>