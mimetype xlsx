--- v3 (2026-05-30)
+++ v4 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Extracción fresca</t>
   </si>
   <si>
     <t>Reinyección</t>
   </si>
   <si>
     <t>Extracción neta</t>
   </si>
   <si>
     <t>Es oficial</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>Oficial</t>
   </si>
   <si>
@@ -819,50 +819,233 @@
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-04-25</t>
   </si>
   <si>
     <t>2026-04-26</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>2026-05-03</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-05-09</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-16</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.##0,00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1169,54 +1352,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F262"/>
+  <dimension ref="A1:F323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1" sqref="D1:D262"/>
+      <selection activeCell="D1" sqref="D1:D323"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -6414,50 +6597,1270 @@
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>268</v>
       </c>
       <c r="B262" s="1">
         <v>107727.0</v>
       </c>
       <c r="C262" s="1">
         <v>-16482.664769069</v>
       </c>
       <c r="D262" s="1">
         <v>91244.335230931</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" t="s">
+        <v>269</v>
+      </c>
+      <c r="B263" s="1">
+        <v>96625.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>-9427.5982798209</v>
+      </c>
+      <c r="D263" s="1">
+        <v>87197.401720179</v>
+      </c>
+      <c r="E263" t="s">
+        <v>7</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" t="s">
+        <v>270</v>
+      </c>
+      <c r="B264" s="1">
+        <v>93242.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>-3549.5088125798</v>
+      </c>
+      <c r="D264" s="1">
+        <v>89692.49118742</v>
+      </c>
+      <c r="E264" t="s">
+        <v>7</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" t="s">
+        <v>271</v>
+      </c>
+      <c r="B265" s="1">
+        <v>94403.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>-3777.3850529501</v>
+      </c>
+      <c r="D265" s="1">
+        <v>90625.61494705</v>
+      </c>
+      <c r="E265" t="s">
+        <v>7</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" t="s">
+        <v>272</v>
+      </c>
+      <c r="B266" s="1">
+        <v>96973.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>-4018.8589288488</v>
+      </c>
+      <c r="D266" s="1">
+        <v>92954.141071151</v>
+      </c>
+      <c r="E266" t="s">
+        <v>7</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" t="s">
+        <v>273</v>
+      </c>
+      <c r="B267" s="1">
+        <v>87924.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>-4157.2989768717</v>
+      </c>
+      <c r="D267" s="1">
+        <v>83766.701023128</v>
+      </c>
+      <c r="E267" t="s">
+        <v>7</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" t="s">
+        <v>274</v>
+      </c>
+      <c r="B268" s="1">
+        <v>94577.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>-4318.0239954721</v>
+      </c>
+      <c r="D268" s="1">
+        <v>90258.976004528</v>
+      </c>
+      <c r="E268" t="s">
+        <v>7</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" t="s">
+        <v>275</v>
+      </c>
+      <c r="B269" s="1">
+        <v>97865.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>-11903.924552748</v>
+      </c>
+      <c r="D269" s="1">
+        <v>85961.075447252</v>
+      </c>
+      <c r="E269" t="s">
+        <v>7</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" t="s">
+        <v>276</v>
+      </c>
+      <c r="B270" s="1">
+        <v>103726.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>-16477.949449636</v>
+      </c>
+      <c r="D270" s="1">
+        <v>87248.050550364</v>
+      </c>
+      <c r="E270" t="s">
+        <v>7</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" t="s">
+        <v>277</v>
+      </c>
+      <c r="B271" s="1">
+        <v>91744.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>-3768.2302220719</v>
+      </c>
+      <c r="D271" s="1">
+        <v>87975.769777928</v>
+      </c>
+      <c r="E271" t="s">
+        <v>7</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" t="s">
+        <v>278</v>
+      </c>
+      <c r="B272" s="1">
+        <v>84724.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>-3486.7235896782</v>
+      </c>
+      <c r="D272" s="1">
+        <v>81237.276410322</v>
+      </c>
+      <c r="E272" t="s">
+        <v>7</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" t="s">
+        <v>279</v>
+      </c>
+      <c r="B273" s="1">
+        <v>89580.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>-3650.5761265154</v>
+      </c>
+      <c r="D273" s="1">
+        <v>85929.423873485</v>
+      </c>
+      <c r="E273" t="s">
+        <v>7</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" t="s">
+        <v>280</v>
+      </c>
+      <c r="B274" s="1">
+        <v>89074.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>-3566.6989513141</v>
+      </c>
+      <c r="D274" s="1">
+        <v>85507.301048686</v>
+      </c>
+      <c r="E274" t="s">
+        <v>7</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" t="s">
+        <v>281</v>
+      </c>
+      <c r="B275" s="1">
+        <v>89484.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>-3512.9571404182</v>
+      </c>
+      <c r="D275" s="1">
+        <v>85971.042859582</v>
+      </c>
+      <c r="E275" t="s">
+        <v>7</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" t="s">
+        <v>282</v>
+      </c>
+      <c r="B276" s="1">
+        <v>92401.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>-3638.0275841953</v>
+      </c>
+      <c r="D276" s="1">
+        <v>88762.972415805</v>
+      </c>
+      <c r="E276" t="s">
+        <v>7</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" t="s">
+        <v>283</v>
+      </c>
+      <c r="B277" s="1">
+        <v>82445.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>-3476.3439790708</v>
+      </c>
+      <c r="D277" s="1">
+        <v>78968.656020929</v>
+      </c>
+      <c r="E277" t="s">
+        <v>7</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" t="s">
+        <v>284</v>
+      </c>
+      <c r="B278" s="1">
+        <v>82413.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>-3612.3160456281</v>
+      </c>
+      <c r="D278" s="1">
+        <v>78800.683954372</v>
+      </c>
+      <c r="E278" t="s">
+        <v>7</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" t="s">
+        <v>285</v>
+      </c>
+      <c r="B279" s="1">
+        <v>82638.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>-3684.6516401262</v>
+      </c>
+      <c r="D279" s="1">
+        <v>78953.348359874</v>
+      </c>
+      <c r="E279" t="s">
+        <v>7</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" t="s">
+        <v>286</v>
+      </c>
+      <c r="B280" s="1">
+        <v>101119.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>-3702.3192806356</v>
+      </c>
+      <c r="D280" s="1">
+        <v>97416.680719364</v>
+      </c>
+      <c r="E280" t="s">
+        <v>7</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" t="s">
+        <v>287</v>
+      </c>
+      <c r="B281" s="1">
+        <v>89116.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>-3583.9448084938</v>
+      </c>
+      <c r="D281" s="1">
+        <v>85532.055191506</v>
+      </c>
+      <c r="E281" t="s">
+        <v>7</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" t="s">
+        <v>288</v>
+      </c>
+      <c r="B282" s="1">
+        <v>88400.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>-3798.2400207376</v>
+      </c>
+      <c r="D282" s="1">
+        <v>84601.759979262</v>
+      </c>
+      <c r="E282" t="s">
+        <v>7</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" t="s">
+        <v>289</v>
+      </c>
+      <c r="B283" s="1">
+        <v>89024.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>-3958.1488520913</v>
+      </c>
+      <c r="D283" s="1">
+        <v>85065.851147909</v>
+      </c>
+      <c r="E283" t="s">
+        <v>7</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" t="s">
+        <v>290</v>
+      </c>
+      <c r="B284" s="1">
+        <v>91292.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>-4313.369446133</v>
+      </c>
+      <c r="D284" s="1">
+        <v>86978.630553867</v>
+      </c>
+      <c r="E284" t="s">
+        <v>7</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" t="s">
+        <v>291</v>
+      </c>
+      <c r="B285" s="1">
+        <v>90894.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>-2945.1173180903</v>
+      </c>
+      <c r="D285" s="1">
+        <v>87948.88268191</v>
+      </c>
+      <c r="E285" t="s">
+        <v>7</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" t="s">
+        <v>292</v>
+      </c>
+      <c r="B286" s="1">
+        <v>91475.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>-3247.3334669123</v>
+      </c>
+      <c r="D286" s="1">
+        <v>88227.666533088</v>
+      </c>
+      <c r="E286" t="s">
+        <v>7</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" t="s">
+        <v>293</v>
+      </c>
+      <c r="B287" s="1">
+        <v>87757.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>-4455.6897698233</v>
+      </c>
+      <c r="D287" s="1">
+        <v>83301.310230177</v>
+      </c>
+      <c r="E287" t="s">
+        <v>7</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" t="s">
+        <v>294</v>
+      </c>
+      <c r="B288" s="1">
+        <v>93491.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>-5034.8881004944</v>
+      </c>
+      <c r="D288" s="1">
+        <v>88456.111899506</v>
+      </c>
+      <c r="E288" t="s">
+        <v>7</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" t="s">
+        <v>295</v>
+      </c>
+      <c r="B289" s="1">
+        <v>90053.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>-4562.5901560415</v>
+      </c>
+      <c r="D289" s="1">
+        <v>85490.409843959</v>
+      </c>
+      <c r="E289" t="s">
+        <v>7</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" t="s">
+        <v>296</v>
+      </c>
+      <c r="B290" s="1">
+        <v>90157.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>-5060.8350958316</v>
+      </c>
+      <c r="D290" s="1">
+        <v>85096.164904168</v>
+      </c>
+      <c r="E290" t="s">
+        <v>7</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" t="s">
+        <v>297</v>
+      </c>
+      <c r="B291" s="1">
+        <v>88931.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>-4999.4100594149</v>
+      </c>
+      <c r="D291" s="1">
+        <v>83931.589940585</v>
+      </c>
+      <c r="E291" t="s">
+        <v>7</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" t="s">
+        <v>298</v>
+      </c>
+      <c r="B292" s="1">
+        <v>70384.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>-3547.8332173882</v>
+      </c>
+      <c r="D292" s="1">
+        <v>66836.166782612</v>
+      </c>
+      <c r="E292" t="s">
+        <v>7</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" t="s">
+        <v>299</v>
+      </c>
+      <c r="B293" s="1">
+        <v>68740.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>-3327.2410892137</v>
+      </c>
+      <c r="D293" s="1">
+        <v>65412.758910786</v>
+      </c>
+      <c r="E293" t="s">
+        <v>7</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" t="s">
+        <v>300</v>
+      </c>
+      <c r="B294" s="1">
+        <v>92756.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>-3329.8825168744</v>
+      </c>
+      <c r="D294" s="1">
+        <v>89426.117483126</v>
+      </c>
+      <c r="E294" t="s">
+        <v>7</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" t="s">
+        <v>301</v>
+      </c>
+      <c r="B295" s="1">
+        <v>91067.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>-3178.2210738508</v>
+      </c>
+      <c r="D295" s="1">
+        <v>87888.778926149</v>
+      </c>
+      <c r="E295" t="s">
+        <v>7</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" t="s">
+        <v>302</v>
+      </c>
+      <c r="B296" s="1">
+        <v>84214.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>-3101.2387538026</v>
+      </c>
+      <c r="D296" s="1">
+        <v>81112.761246197</v>
+      </c>
+      <c r="E296" t="s">
+        <v>7</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" t="s">
+        <v>303</v>
+      </c>
+      <c r="B297" s="1">
+        <v>83862.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>-3575.6859424731</v>
+      </c>
+      <c r="D297" s="1">
+        <v>80286.314057527</v>
+      </c>
+      <c r="E297" t="s">
+        <v>7</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" t="s">
+        <v>304</v>
+      </c>
+      <c r="B298" s="1">
+        <v>87166.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>-1816.7538058398</v>
+      </c>
+      <c r="D298" s="1">
+        <v>85349.24619416</v>
+      </c>
+      <c r="E298" t="s">
+        <v>7</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" t="s">
+        <v>305</v>
+      </c>
+      <c r="B299" s="1">
+        <v>93633.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>-3953.1130638994</v>
+      </c>
+      <c r="D299" s="1">
+        <v>89679.886936101</v>
+      </c>
+      <c r="E299" t="s">
+        <v>7</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" t="s">
+        <v>306</v>
+      </c>
+      <c r="B300" s="1">
+        <v>85582.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>-4570.6138266711</v>
+      </c>
+      <c r="D300" s="1">
+        <v>81011.386173329</v>
+      </c>
+      <c r="E300" t="s">
+        <v>7</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" t="s">
+        <v>307</v>
+      </c>
+      <c r="B301" s="1">
+        <v>86632.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>-4961.9511035554</v>
+      </c>
+      <c r="D301" s="1">
+        <v>81670.048896445</v>
+      </c>
+      <c r="E301" t="s">
+        <v>7</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" t="s">
+        <v>308</v>
+      </c>
+      <c r="B302" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>-3722.2880760875</v>
+      </c>
+      <c r="D302" s="1">
+        <v>82277.711923912</v>
+      </c>
+      <c r="E302" t="s">
+        <v>7</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" t="s">
+        <v>309</v>
+      </c>
+      <c r="B303" s="1">
+        <v>90030.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>-3680.1354421738</v>
+      </c>
+      <c r="D303" s="1">
+        <v>86349.864557826</v>
+      </c>
+      <c r="E303" t="s">
+        <v>7</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" t="s">
+        <v>310</v>
+      </c>
+      <c r="B304" s="1">
+        <v>89817.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>-3613.3753974146</v>
+      </c>
+      <c r="D304" s="1">
+        <v>86203.624602585</v>
+      </c>
+      <c r="E304" t="s">
+        <v>7</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6">
+      <c r="A305" t="s">
+        <v>311</v>
+      </c>
+      <c r="B305" s="1">
+        <v>86223.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>-3396.8535753237</v>
+      </c>
+      <c r="D305" s="1">
+        <v>82826.146424676</v>
+      </c>
+      <c r="E305" t="s">
+        <v>7</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
+      <c r="A306" t="s">
+        <v>312</v>
+      </c>
+      <c r="B306" s="1">
+        <v>88357.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>-3421.7154062723</v>
+      </c>
+      <c r="D306" s="1">
+        <v>84935.284593728</v>
+      </c>
+      <c r="E306" t="s">
+        <v>7</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" t="s">
+        <v>313</v>
+      </c>
+      <c r="B307" s="1">
+        <v>87061.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>-3296.4749706914</v>
+      </c>
+      <c r="D307" s="1">
+        <v>83764.525029309</v>
+      </c>
+      <c r="E307" t="s">
+        <v>7</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" t="s">
+        <v>314</v>
+      </c>
+      <c r="B308" s="1">
+        <v>90835.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>-3509.3195262736</v>
+      </c>
+      <c r="D308" s="1">
+        <v>87325.680473726</v>
+      </c>
+      <c r="E308" t="s">
+        <v>7</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" t="s">
+        <v>315</v>
+      </c>
+      <c r="B309" s="1">
+        <v>85497.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>-3466.0071468365</v>
+      </c>
+      <c r="D309" s="1">
+        <v>82030.992853164</v>
+      </c>
+      <c r="E309" t="s">
+        <v>7</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6">
+      <c r="A310" t="s">
+        <v>316</v>
+      </c>
+      <c r="B310" s="1">
+        <v>88838.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>-3395.1220834218</v>
+      </c>
+      <c r="D310" s="1">
+        <v>85442.877916578</v>
+      </c>
+      <c r="E310" t="s">
+        <v>7</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" t="s">
+        <v>317</v>
+      </c>
+      <c r="B311" s="1">
+        <v>74875.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>-3662.3171518323</v>
+      </c>
+      <c r="D311" s="1">
+        <v>71212.682848168</v>
+      </c>
+      <c r="E311" t="s">
+        <v>7</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6">
+      <c r="A312" t="s">
+        <v>318</v>
+      </c>
+      <c r="B312" s="1">
+        <v>82799.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>-4151.969889064</v>
+      </c>
+      <c r="D312" s="1">
+        <v>78647.030110936</v>
+      </c>
+      <c r="E312" t="s">
+        <v>7</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
+      <c r="A313" t="s">
+        <v>319</v>
+      </c>
+      <c r="B313" s="1">
+        <v>81008.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>-1318.3878614684</v>
+      </c>
+      <c r="D313" s="1">
+        <v>79689.612138532</v>
+      </c>
+      <c r="E313" t="s">
+        <v>7</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6">
+      <c r="A314" t="s">
+        <v>320</v>
+      </c>
+      <c r="B314" s="1">
+        <v>84396.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>-4522.9423413042</v>
+      </c>
+      <c r="D314" s="1">
+        <v>79873.057658696</v>
+      </c>
+      <c r="E314" t="s">
+        <v>7</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
+      <c r="A315" t="s">
+        <v>321</v>
+      </c>
+      <c r="B315" s="1">
+        <v>86921.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>-3672.292642398</v>
+      </c>
+      <c r="D315" s="1">
+        <v>83248.707357602</v>
+      </c>
+      <c r="E315" t="s">
+        <v>7</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6">
+      <c r="A316" t="s">
+        <v>322</v>
+      </c>
+      <c r="B316" s="1">
+        <v>82741.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>-2053.4958896623</v>
+      </c>
+      <c r="D316" s="1">
+        <v>80687.504110338</v>
+      </c>
+      <c r="E316" t="s">
+        <v>7</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
+      <c r="A317" t="s">
+        <v>323</v>
+      </c>
+      <c r="B317" s="1">
+        <v>83518.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>-3169.0622174597</v>
+      </c>
+      <c r="D317" s="1">
+        <v>80348.93778254</v>
+      </c>
+      <c r="E317" t="s">
+        <v>7</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" t="s">
+        <v>324</v>
+      </c>
+      <c r="B318" s="1">
+        <v>84731.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>-3010.6415670299</v>
+      </c>
+      <c r="D318" s="1">
+        <v>81720.35843297</v>
+      </c>
+      <c r="E318" t="s">
+        <v>7</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
+      <c r="A319" t="s">
+        <v>325</v>
+      </c>
+      <c r="B319" s="1">
+        <v>86614.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>-3179.551759192</v>
+      </c>
+      <c r="D319" s="1">
+        <v>83434.448240808</v>
+      </c>
+      <c r="E319" t="s">
+        <v>7</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6">
+      <c r="A320" t="s">
+        <v>326</v>
+      </c>
+      <c r="B320" s="1">
+        <v>81820.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>-3343.6703440485</v>
+      </c>
+      <c r="D320" s="1">
+        <v>78476.329655952</v>
+      </c>
+      <c r="E320" t="s">
+        <v>7</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" t="s">
+        <v>327</v>
+      </c>
+      <c r="B321" s="1">
+        <v>80810.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>-3584.8821515871</v>
+      </c>
+      <c r="D321" s="1">
+        <v>77225.117848413</v>
+      </c>
+      <c r="E321" t="s">
+        <v>7</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
+      <c r="A322" t="s">
+        <v>328</v>
+      </c>
+      <c r="B322" s="1">
+        <v>78528.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>-3337.3545947897</v>
+      </c>
+      <c r="D322" s="1">
+        <v>75190.64540521</v>
+      </c>
+      <c r="E322" t="s">
+        <v>7</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" t="s">
+        <v>329</v>
+      </c>
+      <c r="B323" s="1">
+        <v>79191.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>-3357.821088662</v>
+      </c>
+      <c r="D323" s="1">
+        <v>75833.178911338</v>
+      </c>
+      <c r="E323" t="s">
+        <v>7</v>
+      </c>
+      <c r="F323" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>