--- v1 (2026-02-03)
+++ v2 (2026-04-17)
@@ -12,119 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>2020/3/18</t>
+  </si>
+  <si>
+    <t>Niveles</t>
+  </si>
+  <si>
+    <t>m.b.p.r</t>
+  </si>
+  <si>
+    <t>Diario</t>
+  </si>
+  <si>
+    <t>P-5 SDC</t>
+  </si>
+  <si>
+    <t>monitoreado por Jacob Campos</t>
+  </si>
+  <si>
+    <t>2020/3/27</t>
+  </si>
+  <si>
+    <t>MONITOREADO POR AMY SASSO</t>
+  </si>
+  <si>
+    <t>2020/4/23</t>
+  </si>
+  <si>
+    <t>Ficha técnica - Algoritmos</t>
+  </si>
+  <si>
+    <t>2020/5/26</t>
+  </si>
+  <si>
+    <t>2020/6/30</t>
+  </si>
+  <si>
+    <t>2020/7/30</t>
+  </si>
+  <si>
+    <t>2020/8/21</t>
+  </si>
+  <si>
+    <t>2020/9/16</t>
+  </si>
+  <si>
+    <t>2020/10/29</t>
+  </si>
+  <si>
+    <t>2020/11/24</t>
+  </si>
+  <si>
+    <t>Empresa MOAM</t>
+  </si>
+  <si>
+    <t>2020/12/29</t>
+  </si>
+  <si>
+    <t>INF-MOAM-20004-1</t>
+  </si>
+  <si>
+    <t>2021/1/26</t>
+  </si>
+  <si>
+    <t>2021/2/24</t>
+  </si>
+  <si>
+    <t>2021/3/30</t>
+  </si>
+  <si>
+    <t>2021/4/28</t>
+  </si>
+  <si>
+    <t>2021/5/27</t>
+  </si>
+  <si>
+    <t>2021/6/23</t>
+  </si>
+  <si>
+    <t>2021/7/21</t>
+  </si>
+  <si>
+    <t>2021/8/18</t>
+  </si>
+  <si>
+    <t>2021/9/28</t>
+  </si>
+  <si>
+    <t>2021/10/19</t>
+  </si>
+  <si>
+    <t>2021/11/22</t>
+  </si>
+  <si>
+    <t>2021/12/21</t>
+  </si>
   <si>
     <t>2022/1/18</t>
   </si>
   <si>
-    <t>Hierro</t>
-[...10 lines deleted...]
-  <si>
     <t>2022/2/23</t>
   </si>
   <si>
     <t>2022/3/22</t>
   </si>
   <si>
     <t>2022/4/26</t>
   </si>
   <si>
     <t>2022/5/24</t>
   </si>
   <si>
     <t>2022/6/21</t>
   </si>
   <si>
     <t>2022/7/26</t>
   </si>
   <si>
     <t>2022/8/23</t>
   </si>
   <si>
     <t>2022/9/27</t>
   </si>
   <si>
     <t>2022/10/25</t>
   </si>
   <si>
     <t>2022/11/22</t>
   </si>
   <si>
     <t>2022/12/20</t>
   </si>
   <si>
     <t>2023/1/24</t>
   </si>
   <si>
-    <t>Valor de laboratorio corresponde a &lt;0.02 mg/L</t>
-[...1 lines deleted...]
-  <si>
     <t>2023/2/22</t>
   </si>
   <si>
     <t>2023/3/28</t>
   </si>
   <si>
     <t>2023/4/25</t>
   </si>
   <si>
     <t>2023/5/24</t>
   </si>
   <si>
     <t>2023/6/28</t>
+  </si>
+  <si>
+    <t>2023/7/25</t>
+  </si>
+  <si>
+    <t>2023/8/22</t>
+  </si>
+  <si>
+    <t>2023/9/26</t>
+  </si>
+  <si>
+    <t>2023/10/24</t>
+  </si>
+  <si>
+    <t>2023/11/21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,421 +524,1054 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1">
-        <v>0.221</v>
+        <v>26.268</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2">
-        <v>0.208</v>
+        <v>26.24</v>
       </c>
       <c r="F2" t="s">
         <v>4</v>
+      </c>
+      <c r="G2" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
       <c r="E3">
-        <v>3.129</v>
+        <v>26.252</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
+      </c>
+      <c r="G3" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>1</v>
       </c>
       <c r="C4" t="s">
         <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
       <c r="E4">
-        <v>0.21</v>
+        <v>26.215</v>
       </c>
       <c r="F4" t="s">
         <v>4</v>
+      </c>
+      <c r="G4" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>1</v>
       </c>
       <c r="C5" t="s">
         <v>2</v>
       </c>
       <c r="D5" t="s">
         <v>3</v>
       </c>
       <c r="E5">
-        <v>0.303</v>
+        <v>26.228</v>
       </c>
       <c r="F5" t="s">
         <v>4</v>
+      </c>
+      <c r="G5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6">
+        <v>26.224</v>
+      </c>
+      <c r="F6" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" t="s">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>1</v>
       </c>
       <c r="C7" t="s">
         <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7">
-        <v>0.691</v>
+        <v>26.21</v>
       </c>
       <c r="F7" t="s">
         <v>4</v>
+      </c>
+      <c r="G7" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8">
-        <v>2.008</v>
+        <v>25.73</v>
       </c>
       <c r="F8" t="s">
         <v>4</v>
+      </c>
+      <c r="G8" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>2</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9">
-        <v>1.222</v>
+        <v>26.22</v>
       </c>
       <c r="F9" t="s">
         <v>4</v>
+      </c>
+      <c r="G9" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>1</v>
       </c>
       <c r="C10" t="s">
         <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
       <c r="E10">
-        <v>0.515</v>
+        <v>26.19</v>
       </c>
       <c r="F10" t="s">
         <v>4</v>
+      </c>
+      <c r="G10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>1</v>
       </c>
       <c r="C11" t="s">
         <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>3</v>
       </c>
       <c r="E11">
-        <v>0.928</v>
+        <v>26.185</v>
       </c>
       <c r="F11" t="s">
         <v>4</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>1</v>
       </c>
       <c r="C12" t="s">
         <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12">
-        <v>1.41</v>
+        <v>26.05</v>
       </c>
       <c r="F12" t="s">
         <v>4</v>
+      </c>
+      <c r="G12" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>1</v>
       </c>
       <c r="C13" t="s">
         <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>3</v>
       </c>
       <c r="E13">
-        <v>0.02</v>
+        <v>26.207</v>
       </c>
       <c r="F13" t="s">
         <v>4</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B14" t="s">
         <v>1</v>
       </c>
       <c r="C14" t="s">
         <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
       <c r="E14">
-        <v>0.02</v>
+        <v>26.171</v>
       </c>
       <c r="F14" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>1</v>
       </c>
       <c r="C15" t="s">
         <v>2</v>
       </c>
       <c r="D15" t="s">
         <v>3</v>
       </c>
       <c r="E15">
-        <v>3.099</v>
+        <v>26.172</v>
       </c>
       <c r="F15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>1</v>
       </c>
       <c r="C16" t="s">
         <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>3</v>
       </c>
       <c r="E16">
-        <v>3.91</v>
+        <v>26.206</v>
       </c>
       <c r="F16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>1</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
         <v>3</v>
       </c>
       <c r="E17">
-        <v>3.54</v>
+        <v>26.187</v>
       </c>
       <c r="F17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B18" t="s">
         <v>1</v>
       </c>
       <c r="C18" t="s">
         <v>2</v>
       </c>
       <c r="D18" t="s">
         <v>3</v>
       </c>
       <c r="E18">
-        <v>4.59</v>
+        <v>26.188</v>
       </c>
       <c r="F18" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19">
+        <v>26.213</v>
+      </c>
+      <c r="F19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20">
+        <v>26.183</v>
+      </c>
+      <c r="F20" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21">
+        <v>26.18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22">
+        <v>26.178</v>
+      </c>
+      <c r="F22" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23">
+        <v>26.192</v>
+      </c>
+      <c r="F23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24">
+        <v>26.186</v>
+      </c>
+      <c r="F24" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25">
+        <v>26.182</v>
+      </c>
+      <c r="F25" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26">
+        <v>26.184</v>
+      </c>
+      <c r="F26" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27">
+        <v>26.173</v>
+      </c>
+      <c r="F27" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28">
+        <v>26.135</v>
+      </c>
+      <c r="F28" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29">
+        <v>26.139</v>
+      </c>
+      <c r="F29" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30">
+        <v>26.138</v>
+      </c>
+      <c r="F30" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31">
+        <v>26.125</v>
+      </c>
+      <c r="F31" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>3</v>
+      </c>
+      <c r="E32">
+        <v>26.128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33">
+        <v>26.124</v>
+      </c>
+      <c r="F33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34">
+        <v>26.142</v>
+      </c>
+      <c r="F34" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35">
+        <v>26.142</v>
+      </c>
+      <c r="F35" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" t="s">
+        <v>3</v>
+      </c>
+      <c r="E36">
+        <v>26.131</v>
+      </c>
+      <c r="F36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37">
+        <v>26.139</v>
+      </c>
+      <c r="F37" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" t="s">
+        <v>3</v>
+      </c>
+      <c r="E38">
+        <v>26.085</v>
+      </c>
+      <c r="F38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" t="s">
+        <v>3</v>
+      </c>
+      <c r="E39">
+        <v>26.066</v>
+      </c>
+      <c r="F39" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40">
+        <v>26.047</v>
+      </c>
+      <c r="F40" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41">
+        <v>26.04</v>
+      </c>
+      <c r="F41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42">
+        <v>26.025</v>
+      </c>
+      <c r="F42" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43">
+        <v>26.015</v>
+      </c>
+      <c r="F43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44">
+        <v>25.988</v>
+      </c>
+      <c r="F44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45">
+        <v>25.922</v>
+      </c>
+      <c r="F45" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46">
+        <v>25.887</v>
+      </c>
+      <c r="F46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47">
+        <v>25.795</v>
+      </c>
+      <c r="F47" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E48">
+        <v>25.735</v>
+      </c>
+      <c r="F48" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>